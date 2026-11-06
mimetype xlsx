--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="42">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 18:16:30</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="43">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 5:37:28</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=1&amp;id=4599</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -109,50 +109,53 @@
     <t>Centro de Recursos Biológicos Johanna Döbereiner</t>
   </si>
   <si>
     <t>Bactérias Diazotróficas Associativas e Endofíticas</t>
   </si>
   <si>
     <t>Jerri Édson Zilli</t>
   </si>
   <si>
     <t>jerri.zilli@embrapa.br</t>
   </si>
   <si>
     <t>BRM 042701</t>
   </si>
   <si>
     <t>BR 3570</t>
   </si>
   <si>
     <t>Brasil  Goiás  Pirenópolis</t>
   </si>
   <si>
     <t>BRM 042948</t>
   </si>
   <si>
     <t>BR 10129</t>
+  </si>
+  <si>
+    <t>01/01/2005</t>
   </si>
   <si>
     <t>BRM 062524</t>
   </si>
   <si>
     <t>CPAC 1281</t>
   </si>
   <si>
     <t>Brasil  Goiás  Alto Paraíso de Goiás</t>
   </si>
   <si>
     <t>29/10/2007</t>
   </si>
   <si>
     <t>Centro de Recursos Microbiológicos da Embrapa Soja</t>
   </si>
   <si>
     <t>Microrganismos Multifuncionais da Embrapa Cerrados</t>
   </si>
   <si>
     <t>Fabio Bueno Dos Reis Junior</t>
   </si>
   <si>
     <t>fabio.reis@embrapa.br</t>
   </si>
@@ -373,124 +376,124 @@
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
         <v>25</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
         <v>21</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
         <v>23</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7" t="s">
         <v>25</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
         <v>21</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
       <c r="I8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
         <v>21</v>
       </c>
       <c r="H9" t="s">
         <v>22</v>
       </c>
       <c r="I9" t="s">
         <v>23</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9" t="s">
         <v>25</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>