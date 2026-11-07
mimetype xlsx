--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6123" uniqueCount="1139">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 23/09/2026 às 0:16:21</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6171" uniqueCount="1148">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 7:54:48</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=1&amp;id=1857</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -3430,50 +3430,77 @@
     <t>CNPSo 2452</t>
   </si>
   <si>
     <t>Bacteria Proteobacteria Alphaproteobacteria Rhizobiales Rhizobiaceae Sinorhizobium Morelense</t>
   </si>
   <si>
     <t>BRM 066981</t>
   </si>
   <si>
     <t>CNPSo 146</t>
   </si>
   <si>
     <t>01/12/1990</t>
   </si>
   <si>
     <t>BRM 067821</t>
   </si>
   <si>
     <t>CNPSo 3087</t>
   </si>
   <si>
     <t>BRM 072065</t>
   </si>
   <si>
     <t>CNPSo 145</t>
+  </si>
+  <si>
+    <t>BRM 073525</t>
+  </si>
+  <si>
+    <t>CNPSo 4473</t>
+  </si>
+  <si>
+    <t>05/05/2009</t>
+  </si>
+  <si>
+    <t>BRM 073526</t>
+  </si>
+  <si>
+    <t>CNPSo 4474</t>
+  </si>
+  <si>
+    <t>BRM 073527</t>
+  </si>
+  <si>
+    <t>CNPSo 4476</t>
+  </si>
+  <si>
+    <t>BRM 073528</t>
+  </si>
+  <si>
+    <t>CNPSo 4477</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -22916,42 +22943,194 @@
       <c r="E513" t="s">
         <v>19</v>
       </c>
       <c r="F513" t="s">
         <v>20</v>
       </c>
       <c r="G513" t="s">
         <v>53</v>
       </c>
       <c r="H513" t="s">
         <v>31</v>
       </c>
       <c r="I513" t="s">
         <v>23</v>
       </c>
       <c r="J513" t="s">
         <v>24</v>
       </c>
       <c r="K513" t="s">
         <v>25</v>
       </c>
       <c r="L513" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="514">
+      <c r="A514" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C514" t="s">
+        <v>47</v>
+      </c>
+      <c r="D514" t="s">
+        <v>237</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F514" t="s">
+        <v>20</v>
+      </c>
+      <c r="G514" t="s">
+        <v>30</v>
+      </c>
+      <c r="H514" t="s">
+        <v>31</v>
+      </c>
+      <c r="I514" t="s">
+        <v>23</v>
+      </c>
+      <c r="J514" t="s">
+        <v>24</v>
+      </c>
+      <c r="K514" t="s">
+        <v>25</v>
+      </c>
+      <c r="L514" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C515" t="s">
+        <v>47</v>
+      </c>
+      <c r="D515" t="s">
+        <v>237</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F515" t="s">
+        <v>20</v>
+      </c>
+      <c r="G515" t="s">
+        <v>30</v>
+      </c>
+      <c r="H515" t="s">
+        <v>31</v>
+      </c>
+      <c r="I515" t="s">
+        <v>23</v>
+      </c>
+      <c r="J515" t="s">
+        <v>24</v>
+      </c>
+      <c r="K515" t="s">
+        <v>25</v>
+      </c>
+      <c r="L515" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C516" t="s">
+        <v>325</v>
+      </c>
+      <c r="D516" t="s">
+        <v>237</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F516" t="s">
+        <v>20</v>
+      </c>
+      <c r="G516" t="s">
+        <v>30</v>
+      </c>
+      <c r="H516" t="s">
+        <v>31</v>
+      </c>
+      <c r="I516" t="s">
+        <v>23</v>
+      </c>
+      <c r="J516" t="s">
+        <v>24</v>
+      </c>
+      <c r="K516" t="s">
+        <v>25</v>
+      </c>
+      <c r="L516" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C517" t="s">
+        <v>47</v>
+      </c>
+      <c r="D517" t="s">
+        <v>237</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F517" t="s">
+        <v>20</v>
+      </c>
+      <c r="G517" t="s">
+        <v>30</v>
+      </c>
+      <c r="H517" t="s">
+        <v>31</v>
+      </c>
+      <c r="I517" t="s">
+        <v>23</v>
+      </c>
+      <c r="J517" t="s">
+        <v>24</v>
+      </c>
+      <c r="K517" t="s">
+        <v>25</v>
+      </c>
+      <c r="L517" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>