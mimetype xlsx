--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4239" uniqueCount="817">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 6:33:13</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4047" uniqueCount="784">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 0:29:34</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=832</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -942,74 +942,62 @@
   <si>
     <t>17/08/2015</t>
   </si>
   <si>
     <t>Combustível (B7 S500)</t>
   </si>
   <si>
     <t>Coleção de Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
   </si>
   <si>
     <t>Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
   </si>
   <si>
     <t>Léia Cecilia de Lima Fávaro</t>
   </si>
   <si>
     <t>cnpae.cmmaabio@embrapa.br</t>
   </si>
   <si>
     <t>BRM 054085</t>
   </si>
   <si>
     <t>CMPC 2461</t>
   </si>
   <si>
-    <t>BRM 054087</t>
-[...4 lines deleted...]
-  <si>
     <t>BRM 054088</t>
   </si>
   <si>
     <t>CMPC 2464</t>
   </si>
   <si>
     <t>BRM 054089</t>
   </si>
   <si>
     <t>CMPC 2465</t>
   </si>
   <si>
-    <t>BRM 054090</t>
-[...4 lines deleted...]
-  <si>
     <t>BRM 054091</t>
   </si>
   <si>
     <t>CMPC 2467</t>
   </si>
   <si>
     <t>BRM 054092</t>
   </si>
   <si>
     <t>CMPC 2468</t>
   </si>
   <si>
     <t>BRM 054331</t>
   </si>
   <si>
     <t>BR 13968</t>
   </si>
   <si>
     <t>BRM 057470</t>
   </si>
   <si>
     <t>CNPAE 1300</t>
   </si>
   <si>
     <t>03/07/2015</t>
@@ -1767,720 +1755,633 @@
   <si>
     <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Erythrina velutina</t>
   </si>
   <si>
     <t>BRM 062881</t>
   </si>
   <si>
     <t>BR 10563</t>
   </si>
   <si>
     <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Ormosia</t>
   </si>
   <si>
     <t>BRM 062882</t>
   </si>
   <si>
     <t>BR 10562</t>
   </si>
   <si>
     <t>BRM 062883</t>
   </si>
   <si>
     <t>BR 10557</t>
   </si>
   <si>
-    <t>BRM 063251</t>
-[...2 lines deleted...]
-    <t>CNPAE 4111</t>
+    <t>BRM 063254</t>
+  </si>
+  <si>
+    <t>CNPAE 4114</t>
+  </si>
+  <si>
+    <t>Brasil  Goiás  Morrinhos</t>
+  </si>
+  <si>
+    <t>24/09/2012</t>
+  </si>
+  <si>
+    <t>Solo de cultivo de soja (Glycine max)</t>
+  </si>
+  <si>
+    <t>BRM 063255</t>
+  </si>
+  <si>
+    <t>CNPAE 4115</t>
+  </si>
+  <si>
+    <t>BRM 063256</t>
+  </si>
+  <si>
+    <t>CNPAE 4116</t>
+  </si>
+  <si>
+    <t>BRM 063259</t>
+  </si>
+  <si>
+    <t>CNPAE 4119</t>
+  </si>
+  <si>
+    <t>BRM 063260</t>
+  </si>
+  <si>
+    <t>CNPAE 4120</t>
+  </si>
+  <si>
+    <t>BRM 063261</t>
+  </si>
+  <si>
+    <t>CNPAE 4121</t>
+  </si>
+  <si>
+    <t>BRM 063262</t>
+  </si>
+  <si>
+    <t>CNPAE 4122</t>
+  </si>
+  <si>
+    <t>BRM 063268</t>
+  </si>
+  <si>
+    <t>CNPAE 4128</t>
+  </si>
+  <si>
+    <t>Brasil  São Paulo  Mogi Das Cruzes</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Lamiales Bignoniaceae Tecoma stans</t>
+  </si>
+  <si>
+    <t>Endofítico de caule de ipê-mirim (Tecoma stans)</t>
+  </si>
+  <si>
+    <t>BRM 063269</t>
+  </si>
+  <si>
+    <t>CNPAE 4129</t>
+  </si>
+  <si>
+    <t>Plantae Pteridophyta Equisetopsida Polypodiales Blechnaceae Blechnum brasiliense</t>
+  </si>
+  <si>
+    <t>Endofítico de caule de samambaia (Blechnum brasiliense)</t>
+  </si>
+  <si>
+    <t>BRM 063271</t>
+  </si>
+  <si>
+    <t>CNPAE 4131</t>
+  </si>
+  <si>
+    <t>BRM 063272</t>
+  </si>
+  <si>
+    <t>CNPAE 4132</t>
+  </si>
+  <si>
+    <t>BRM 063273</t>
+  </si>
+  <si>
+    <t>CNPAE 4133</t>
+  </si>
+  <si>
+    <t>BRM 063282</t>
+  </si>
+  <si>
+    <t>CNPAE 4142</t>
+  </si>
+  <si>
+    <t>Brasil  São Paulo  Bertioga</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Lamiales Acanthaceae Avicennia schaueriana</t>
+  </si>
+  <si>
+    <t>Endofítico de Avicennia schaueriana (mangue-preto)</t>
+  </si>
+  <si>
+    <t>BRM 063283</t>
+  </si>
+  <si>
+    <t>CNPAE 4143</t>
+  </si>
+  <si>
+    <t>BRM 063551</t>
+  </si>
+  <si>
+    <t>BR 3558</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Mimosa sp.</t>
+  </si>
+  <si>
+    <t>BRM 063552</t>
+  </si>
+  <si>
+    <t>BR 3559</t>
+  </si>
+  <si>
+    <t>BRM 063557</t>
+  </si>
+  <si>
+    <t>BR 3566</t>
+  </si>
+  <si>
+    <t>BRM 063559</t>
+  </si>
+  <si>
+    <t>BR 3571</t>
+  </si>
+  <si>
+    <t>Brasil  (Não Informado) (Brasil)  (Não Informado)</t>
+  </si>
+  <si>
+    <t>BRM 063601</t>
+  </si>
+  <si>
+    <t>BR 10079</t>
+  </si>
+  <si>
+    <t>BRM 063602</t>
+  </si>
+  <si>
+    <t>BR 10080</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Vigna unguiculata</t>
+  </si>
+  <si>
+    <t>BRM 063603</t>
+  </si>
+  <si>
+    <t>BR 10081</t>
+  </si>
+  <si>
+    <t>BRM 063604</t>
+  </si>
+  <si>
+    <t>BR 10082</t>
+  </si>
+  <si>
+    <t>BRM 063605</t>
+  </si>
+  <si>
+    <t>BR 10083</t>
+  </si>
+  <si>
+    <t>BRM 063606</t>
+  </si>
+  <si>
+    <t>BR 10084</t>
+  </si>
+  <si>
+    <t>BRM 063607</t>
+  </si>
+  <si>
+    <t>BR 10085</t>
+  </si>
+  <si>
+    <t>BRM 063613</t>
+  </si>
+  <si>
+    <t>BR 10093</t>
+  </si>
+  <si>
+    <t>BRM 063614</t>
+  </si>
+  <si>
+    <t>BR 10094</t>
+  </si>
+  <si>
+    <t>BRM 063615</t>
+  </si>
+  <si>
+    <t>BR 10095</t>
+  </si>
+  <si>
+    <t>BRM 063616</t>
+  </si>
+  <si>
+    <t>BR 10096</t>
+  </si>
+  <si>
+    <t>BRM 063617</t>
+  </si>
+  <si>
+    <t>BR 10097</t>
+  </si>
+  <si>
+    <t>BRM 063618</t>
+  </si>
+  <si>
+    <t>BR 10098</t>
+  </si>
+  <si>
+    <t>BRM 063619</t>
+  </si>
+  <si>
+    <t>BR 10099</t>
+  </si>
+  <si>
+    <t>BRM 063620</t>
+  </si>
+  <si>
+    <t>BR 10100</t>
+  </si>
+  <si>
+    <t>BRM 063621</t>
+  </si>
+  <si>
+    <t>BR 10101</t>
+  </si>
+  <si>
+    <t>BRM 063622</t>
+  </si>
+  <si>
+    <t>BR 10102</t>
+  </si>
+  <si>
+    <t>BRM 063623</t>
+  </si>
+  <si>
+    <t>BR 10103</t>
+  </si>
+  <si>
+    <t>BRM 063624</t>
+  </si>
+  <si>
+    <t>BR 10104</t>
+  </si>
+  <si>
+    <t>BRM 066031</t>
+  </si>
+  <si>
+    <t>CMM 1139</t>
+  </si>
+  <si>
+    <t>Brasil  Rio Grande do Sul  Capão do Leão</t>
+  </si>
+  <si>
+    <t>06/03/2003</t>
+  </si>
+  <si>
+    <t>Colmo</t>
+  </si>
+  <si>
+    <t>Coleção de Microrganismos de Importância Agrícola e Ambiental</t>
+  </si>
+  <si>
+    <t>Microrganismos Multifuncionais de Clima Temperado</t>
+  </si>
+  <si>
+    <t>Maria Laura Turino Mattos</t>
+  </si>
+  <si>
+    <t>maria.laura@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 066032</t>
+  </si>
+  <si>
+    <t>CMM 1140</t>
+  </si>
+  <si>
+    <t>BRM 066033</t>
+  </si>
+  <si>
+    <t>CMM 1141</t>
+  </si>
+  <si>
+    <t>BRM 066034</t>
+  </si>
+  <si>
+    <t>CMM 1142</t>
+  </si>
+  <si>
+    <t>BRM 066035</t>
+  </si>
+  <si>
+    <t>CMM 1143</t>
+  </si>
+  <si>
+    <t>BRM 066851</t>
+  </si>
+  <si>
+    <t>BR 14857</t>
+  </si>
+  <si>
+    <t>Brasil  Rio Grande do Sul  Bagé</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>Plantae Tracheophyta Liliopsida Poales Poaceae Paspalum notatum</t>
+  </si>
+  <si>
+    <t>BRM 066859</t>
+  </si>
+  <si>
+    <t>BR 14858</t>
+  </si>
+  <si>
+    <t>BRM 066862</t>
+  </si>
+  <si>
+    <t>BR 14859</t>
+  </si>
+  <si>
+    <t>BRM 066865</t>
+  </si>
+  <si>
+    <t>BR 14860</t>
+  </si>
+  <si>
+    <t>BRM 066867</t>
+  </si>
+  <si>
+    <t>BR 14861</t>
+  </si>
+  <si>
+    <t>BRM 066868</t>
+  </si>
+  <si>
+    <t>BR 14862</t>
+  </si>
+  <si>
+    <t>BRM 067529</t>
+  </si>
+  <si>
+    <t>BR 15060</t>
+  </si>
+  <si>
+    <t>Brasil  Espirito Santo  Linhares</t>
+  </si>
+  <si>
+    <t>01/11/2019</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Dinizia jueirana-facao</t>
+  </si>
+  <si>
+    <t>BRM 067530</t>
+  </si>
+  <si>
+    <t>BR 15061</t>
+  </si>
+  <si>
+    <t>BRM 072229</t>
+  </si>
+  <si>
+    <t>CNPAE 4934</t>
+  </si>
+  <si>
+    <t>Brasil  Goiás  Aporé</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>BRM 072230</t>
+  </si>
+  <si>
+    <t>CNPAE 4935</t>
+  </si>
+  <si>
+    <t>BRM 072231</t>
+  </si>
+  <si>
+    <t>CNPAE 4936</t>
+  </si>
+  <si>
+    <t>BRM 072232</t>
+  </si>
+  <si>
+    <t>CNPAE 4937</t>
+  </si>
+  <si>
+    <t>BRM 072233</t>
+  </si>
+  <si>
+    <t>CNPAE 4938</t>
+  </si>
+  <si>
+    <t>BRM 072248</t>
+  </si>
+  <si>
+    <t>CNPAE 4940</t>
+  </si>
+  <si>
+    <t>BRM 072249</t>
+  </si>
+  <si>
+    <t>CNPAE 4941</t>
+  </si>
+  <si>
+    <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>BRM 072250</t>
+  </si>
+  <si>
+    <t>CNPAE 4942</t>
+  </si>
+  <si>
+    <t>BRM 072251</t>
+  </si>
+  <si>
+    <t>CNPAE 4943</t>
+  </si>
+  <si>
+    <t>BRM 072252</t>
+  </si>
+  <si>
+    <t>CNPAE 4944</t>
+  </si>
+  <si>
+    <t>BRM 072253</t>
+  </si>
+  <si>
+    <t>CNPAE 4945</t>
+  </si>
+  <si>
+    <t>BRM 072254</t>
+  </si>
+  <si>
+    <t>CNPAE 4946</t>
+  </si>
+  <si>
+    <t>BRM 072255</t>
+  </si>
+  <si>
+    <t>CNPAE 4947</t>
+  </si>
+  <si>
+    <t>BRM 072256</t>
+  </si>
+  <si>
+    <t>CNPAE 4948</t>
+  </si>
+  <si>
+    <t>BRM 072257</t>
+  </si>
+  <si>
+    <t>CNPAE 4949</t>
+  </si>
+  <si>
+    <t>BRM 072259</t>
+  </si>
+  <si>
+    <t>CNPAE 4951</t>
+  </si>
+  <si>
+    <t>BRM 072260</t>
+  </si>
+  <si>
+    <t>CNPAE 4952</t>
+  </si>
+  <si>
+    <t>BRM 072261</t>
+  </si>
+  <si>
+    <t>CNPAE 4953</t>
+  </si>
+  <si>
+    <t>BRM 072262</t>
+  </si>
+  <si>
+    <t>CNPAE 4954</t>
+  </si>
+  <si>
+    <t>BRM 072263</t>
+  </si>
+  <si>
+    <t>CNPAE 4955</t>
+  </si>
+  <si>
+    <t>BRM 072264</t>
+  </si>
+  <si>
+    <t>CNPAE 4956</t>
+  </si>
+  <si>
+    <t>BRM 072265</t>
+  </si>
+  <si>
+    <t>CNPAE 4957</t>
+  </si>
+  <si>
+    <t>BRM 072266</t>
+  </si>
+  <si>
+    <t>CNPAE 4958</t>
+  </si>
+  <si>
+    <t>BRM 072267</t>
+  </si>
+  <si>
+    <t>CNPAE 4959</t>
+  </si>
+  <si>
+    <t>BRM 072268</t>
+  </si>
+  <si>
+    <t>CNPAE 4960</t>
+  </si>
+  <si>
+    <t>BRM 072269</t>
+  </si>
+  <si>
+    <t>CNPAE 4961</t>
+  </si>
+  <si>
+    <t>BRM 072270</t>
+  </si>
+  <si>
+    <t>CNPAE 4962</t>
+  </si>
+  <si>
+    <t>BRM 072271</t>
+  </si>
+  <si>
+    <t>CNPAE 4963</t>
+  </si>
+  <si>
+    <t>BRM 072272</t>
+  </si>
+  <si>
+    <t>CNPAE 4964</t>
+  </si>
+  <si>
+    <t>BRM 072273</t>
+  </si>
+  <si>
+    <t>CNPAE 4965</t>
+  </si>
+  <si>
+    <t>BRM 072274</t>
+  </si>
+  <si>
+    <t>CNPAE 4966</t>
+  </si>
+  <si>
+    <t>BRM 072577</t>
+  </si>
+  <si>
+    <t>CNPAE 5042</t>
   </si>
   <si>
     <t>Brasil  São Paulo  Piracicaba</t>
-  </si>
-[...661 lines deleted...]
-    <t>CNPAE 5042</t>
   </si>
   <si>
     <t>01/10/2012</t>
   </si>
   <si>
     <t>Plantae Magnoliophyta Liliopsida Cyperales Poaceae Saccharum officinarum</t>
   </si>
   <si>
     <t>BRM 072579</t>
   </si>
   <si>
     <t>CNPAE 5043</t>
   </si>
   <si>
     <t>BRM 072757</t>
   </si>
   <si>
     <t>BR 15574</t>
   </si>
   <si>
     <t>Brasil  Amapá  Mazagao</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
@@ -7445,8581 +7346,7973 @@
       </c>
       <c r="I131" t="s">
         <v>22</v>
       </c>
       <c r="J131" t="s">
         <v>23</v>
       </c>
       <c r="K131" t="s">
         <v>24</v>
       </c>
       <c r="L131" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>317</v>
       </c>
       <c r="B132" t="s">
         <v>318</v>
       </c>
       <c r="C132" t="s">
         <v>17</v>
       </c>
       <c r="D132" t="s">
-        <v>192</v>
+        <v>286</v>
       </c>
       <c r="E132" t="s">
-        <v>19</v>
+        <v>287</v>
       </c>
       <c r="F132" t="s">
-        <v>20</v>
+        <v>288</v>
       </c>
       <c r="G132" t="s">
         <v>20</v>
       </c>
       <c r="H132" t="s">
         <v>21</v>
       </c>
       <c r="I132" t="s">
-        <v>22</v>
+        <v>280</v>
       </c>
       <c r="J132" t="s">
-        <v>23</v>
+        <v>281</v>
       </c>
       <c r="K132" t="s">
-        <v>24</v>
+        <v>282</v>
       </c>
       <c r="L132" t="s">
-        <v>25</v>
+        <v>283</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>319</v>
       </c>
       <c r="B133" t="s">
         <v>320</v>
       </c>
       <c r="C133" t="s">
         <v>17</v>
       </c>
       <c r="D133" t="s">
-        <v>192</v>
+        <v>300</v>
       </c>
       <c r="E133" t="s">
-        <v>19</v>
+        <v>321</v>
       </c>
       <c r="F133" t="s">
         <v>20</v>
       </c>
       <c r="G133" t="s">
-        <v>20</v>
+        <v>322</v>
       </c>
       <c r="H133" t="s">
         <v>21</v>
       </c>
       <c r="I133" t="s">
-        <v>22</v>
+        <v>303</v>
       </c>
       <c r="J133" t="s">
-        <v>23</v>
+        <v>304</v>
       </c>
       <c r="K133" t="s">
-        <v>24</v>
+        <v>305</v>
       </c>
       <c r="L133" t="s">
-        <v>25</v>
+        <v>306</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
+        <v>323</v>
+      </c>
+      <c r="B134" t="s">
+        <v>324</v>
+      </c>
+      <c r="C134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D134" t="s">
+        <v>300</v>
+      </c>
+      <c r="E134" t="s">
         <v>321</v>
       </c>
-      <c r="B134" t="s">
+      <c r="F134" t="s">
+        <v>20</v>
+      </c>
+      <c r="G134" t="s">
         <v>322</v>
       </c>
-      <c r="C134" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H134" t="s">
         <v>21</v>
       </c>
       <c r="I134" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J134" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K134" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L134" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B135" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C135" t="s">
         <v>17</v>
       </c>
       <c r="D135" t="s">
         <v>300</v>
       </c>
       <c r="E135" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="F135" t="s">
         <v>20</v>
       </c>
       <c r="G135" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="H135" t="s">
         <v>21</v>
       </c>
       <c r="I135" t="s">
         <v>303</v>
       </c>
       <c r="J135" t="s">
         <v>304</v>
       </c>
       <c r="K135" t="s">
         <v>305</v>
       </c>
       <c r="L135" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>327</v>
       </c>
       <c r="B136" t="s">
         <v>328</v>
       </c>
       <c r="C136" t="s">
         <v>17</v>
       </c>
       <c r="D136" t="s">
         <v>300</v>
       </c>
       <c r="E136" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="F136" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="G136" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H136" t="s">
         <v>21</v>
       </c>
       <c r="I136" t="s">
         <v>303</v>
       </c>
       <c r="J136" t="s">
         <v>304</v>
       </c>
       <c r="K136" t="s">
         <v>305</v>
       </c>
       <c r="L136" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B137" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C137" t="s">
         <v>17</v>
       </c>
       <c r="D137" t="s">
         <v>300</v>
       </c>
       <c r="E137" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="F137" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="G137" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H137" t="s">
         <v>21</v>
       </c>
       <c r="I137" t="s">
         <v>303</v>
       </c>
       <c r="J137" t="s">
         <v>304</v>
       </c>
       <c r="K137" t="s">
         <v>305</v>
       </c>
       <c r="L137" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B138" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C138" t="s">
         <v>17</v>
       </c>
       <c r="D138" t="s">
         <v>300</v>
       </c>
       <c r="E138" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F138" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G138" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H138" t="s">
         <v>21</v>
       </c>
       <c r="I138" t="s">
         <v>303</v>
       </c>
       <c r="J138" t="s">
         <v>304</v>
       </c>
       <c r="K138" t="s">
         <v>305</v>
       </c>
       <c r="L138" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>336</v>
       </c>
       <c r="B139" t="s">
         <v>337</v>
       </c>
       <c r="C139" t="s">
         <v>17</v>
       </c>
       <c r="D139" t="s">
         <v>300</v>
       </c>
       <c r="E139" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F139" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G139" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H139" t="s">
         <v>21</v>
       </c>
       <c r="I139" t="s">
         <v>303</v>
       </c>
       <c r="J139" t="s">
         <v>304</v>
       </c>
       <c r="K139" t="s">
         <v>305</v>
       </c>
       <c r="L139" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>338</v>
       </c>
       <c r="B140" t="s">
         <v>339</v>
       </c>
       <c r="C140" t="s">
         <v>17</v>
       </c>
       <c r="D140" t="s">
         <v>300</v>
       </c>
       <c r="E140" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F140" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G140" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H140" t="s">
         <v>21</v>
       </c>
       <c r="I140" t="s">
         <v>303</v>
       </c>
       <c r="J140" t="s">
         <v>304</v>
       </c>
       <c r="K140" t="s">
         <v>305</v>
       </c>
       <c r="L140" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>340</v>
       </c>
       <c r="B141" t="s">
         <v>341</v>
       </c>
       <c r="C141" t="s">
         <v>17</v>
       </c>
       <c r="D141" t="s">
         <v>300</v>
       </c>
       <c r="E141" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F141" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G141" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H141" t="s">
         <v>21</v>
       </c>
       <c r="I141" t="s">
         <v>303</v>
       </c>
       <c r="J141" t="s">
         <v>304</v>
       </c>
       <c r="K141" t="s">
         <v>305</v>
       </c>
       <c r="L141" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>342</v>
       </c>
       <c r="B142" t="s">
         <v>343</v>
       </c>
       <c r="C142" t="s">
         <v>17</v>
       </c>
       <c r="D142" t="s">
         <v>300</v>
       </c>
       <c r="E142" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F142" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G142" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H142" t="s">
         <v>21</v>
       </c>
       <c r="I142" t="s">
         <v>303</v>
       </c>
       <c r="J142" t="s">
         <v>304</v>
       </c>
       <c r="K142" t="s">
         <v>305</v>
       </c>
       <c r="L142" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>344</v>
       </c>
       <c r="B143" t="s">
         <v>345</v>
       </c>
       <c r="C143" t="s">
         <v>17</v>
       </c>
       <c r="D143" t="s">
         <v>300</v>
       </c>
       <c r="E143" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F143" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G143" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H143" t="s">
         <v>21</v>
       </c>
       <c r="I143" t="s">
         <v>303</v>
       </c>
       <c r="J143" t="s">
         <v>304</v>
       </c>
       <c r="K143" t="s">
         <v>305</v>
       </c>
       <c r="L143" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>346</v>
       </c>
       <c r="B144" t="s">
         <v>347</v>
       </c>
       <c r="C144" t="s">
         <v>17</v>
       </c>
       <c r="D144" t="s">
         <v>300</v>
       </c>
       <c r="E144" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F144" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G144" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H144" t="s">
         <v>21</v>
       </c>
       <c r="I144" t="s">
         <v>303</v>
       </c>
       <c r="J144" t="s">
         <v>304</v>
       </c>
       <c r="K144" t="s">
         <v>305</v>
       </c>
       <c r="L144" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>348</v>
       </c>
       <c r="B145" t="s">
         <v>349</v>
       </c>
       <c r="C145" t="s">
         <v>17</v>
       </c>
       <c r="D145" t="s">
         <v>300</v>
       </c>
       <c r="E145" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F145" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G145" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H145" t="s">
         <v>21</v>
       </c>
       <c r="I145" t="s">
         <v>303</v>
       </c>
       <c r="J145" t="s">
         <v>304</v>
       </c>
       <c r="K145" t="s">
         <v>305</v>
       </c>
       <c r="L145" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>350</v>
       </c>
       <c r="B146" t="s">
         <v>351</v>
       </c>
       <c r="C146" t="s">
         <v>17</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F146" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G146" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H146" t="s">
         <v>21</v>
       </c>
       <c r="I146" t="s">
         <v>303</v>
       </c>
       <c r="J146" t="s">
         <v>304</v>
       </c>
       <c r="K146" t="s">
         <v>305</v>
       </c>
       <c r="L146" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>352</v>
       </c>
       <c r="B147" t="s">
         <v>353</v>
       </c>
       <c r="C147" t="s">
         <v>17</v>
       </c>
       <c r="D147" t="s">
         <v>300</v>
       </c>
       <c r="E147" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F147" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G147" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H147" t="s">
         <v>21</v>
       </c>
       <c r="I147" t="s">
         <v>303</v>
       </c>
       <c r="J147" t="s">
         <v>304</v>
       </c>
       <c r="K147" t="s">
         <v>305</v>
       </c>
       <c r="L147" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>354</v>
       </c>
       <c r="B148" t="s">
         <v>355</v>
       </c>
       <c r="C148" t="s">
         <v>17</v>
       </c>
       <c r="D148" t="s">
         <v>300</v>
       </c>
       <c r="E148" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F148" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G148" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H148" t="s">
         <v>21</v>
       </c>
       <c r="I148" t="s">
         <v>303</v>
       </c>
       <c r="J148" t="s">
         <v>304</v>
       </c>
       <c r="K148" t="s">
         <v>305</v>
       </c>
       <c r="L148" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>356</v>
       </c>
       <c r="B149" t="s">
         <v>357</v>
       </c>
       <c r="C149" t="s">
         <v>17</v>
       </c>
       <c r="D149" t="s">
         <v>300</v>
       </c>
       <c r="E149" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F149" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G149" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H149" t="s">
         <v>21</v>
       </c>
       <c r="I149" t="s">
         <v>303</v>
       </c>
       <c r="J149" t="s">
         <v>304</v>
       </c>
       <c r="K149" t="s">
         <v>305</v>
       </c>
       <c r="L149" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>358</v>
       </c>
       <c r="B150" t="s">
         <v>359</v>
       </c>
       <c r="C150" t="s">
         <v>17</v>
       </c>
       <c r="D150" t="s">
-        <v>300</v>
+        <v>360</v>
       </c>
       <c r="E150" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F150" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G150" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H150" t="s">
         <v>21</v>
       </c>
       <c r="I150" t="s">
         <v>303</v>
       </c>
       <c r="J150" t="s">
         <v>304</v>
       </c>
       <c r="K150" t="s">
         <v>305</v>
       </c>
       <c r="L150" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B151" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C151" t="s">
         <v>17</v>
       </c>
       <c r="D151" t="s">
         <v>300</v>
       </c>
       <c r="E151" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F151" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G151" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H151" t="s">
         <v>21</v>
       </c>
       <c r="I151" t="s">
         <v>303</v>
       </c>
       <c r="J151" t="s">
         <v>304</v>
       </c>
       <c r="K151" t="s">
         <v>305</v>
       </c>
       <c r="L151" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B152" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C152" t="s">
         <v>17</v>
       </c>
       <c r="D152" t="s">
-        <v>364</v>
+        <v>300</v>
       </c>
       <c r="E152" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F152" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G152" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H152" t="s">
         <v>21</v>
       </c>
       <c r="I152" t="s">
         <v>303</v>
       </c>
       <c r="J152" t="s">
         <v>304</v>
       </c>
       <c r="K152" t="s">
         <v>305</v>
       </c>
       <c r="L152" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>365</v>
       </c>
       <c r="B153" t="s">
         <v>366</v>
       </c>
       <c r="C153" t="s">
         <v>17</v>
       </c>
       <c r="D153" t="s">
         <v>300</v>
       </c>
       <c r="E153" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F153" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G153" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H153" t="s">
         <v>21</v>
       </c>
       <c r="I153" t="s">
         <v>303</v>
       </c>
       <c r="J153" t="s">
         <v>304</v>
       </c>
       <c r="K153" t="s">
         <v>305</v>
       </c>
       <c r="L153" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>367</v>
       </c>
       <c r="B154" t="s">
         <v>368</v>
       </c>
       <c r="C154" t="s">
         <v>17</v>
       </c>
       <c r="D154" t="s">
         <v>300</v>
       </c>
       <c r="E154" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F154" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G154" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H154" t="s">
         <v>21</v>
       </c>
       <c r="I154" t="s">
         <v>303</v>
       </c>
       <c r="J154" t="s">
         <v>304</v>
       </c>
       <c r="K154" t="s">
         <v>305</v>
       </c>
       <c r="L154" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>369</v>
       </c>
       <c r="B155" t="s">
         <v>370</v>
       </c>
       <c r="C155" t="s">
         <v>17</v>
       </c>
       <c r="D155" t="s">
         <v>300</v>
       </c>
       <c r="E155" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F155" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G155" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H155" t="s">
         <v>21</v>
       </c>
       <c r="I155" t="s">
         <v>303</v>
       </c>
       <c r="J155" t="s">
         <v>304</v>
       </c>
       <c r="K155" t="s">
         <v>305</v>
       </c>
       <c r="L155" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>371</v>
       </c>
       <c r="B156" t="s">
         <v>372</v>
       </c>
       <c r="C156" t="s">
         <v>17</v>
       </c>
       <c r="D156" t="s">
         <v>300</v>
       </c>
       <c r="E156" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F156" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G156" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H156" t="s">
         <v>21</v>
       </c>
       <c r="I156" t="s">
         <v>303</v>
       </c>
       <c r="J156" t="s">
         <v>304</v>
       </c>
       <c r="K156" t="s">
         <v>305</v>
       </c>
       <c r="L156" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>373</v>
       </c>
       <c r="B157" t="s">
         <v>374</v>
       </c>
       <c r="C157" t="s">
         <v>17</v>
       </c>
       <c r="D157" t="s">
         <v>300</v>
       </c>
       <c r="E157" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F157" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G157" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H157" t="s">
         <v>21</v>
       </c>
       <c r="I157" t="s">
         <v>303</v>
       </c>
       <c r="J157" t="s">
         <v>304</v>
       </c>
       <c r="K157" t="s">
         <v>305</v>
       </c>
       <c r="L157" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>375</v>
       </c>
       <c r="B158" t="s">
         <v>376</v>
       </c>
       <c r="C158" t="s">
         <v>17</v>
       </c>
       <c r="D158" t="s">
         <v>300</v>
       </c>
       <c r="E158" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F158" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G158" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H158" t="s">
         <v>21</v>
       </c>
       <c r="I158" t="s">
         <v>303</v>
       </c>
       <c r="J158" t="s">
         <v>304</v>
       </c>
       <c r="K158" t="s">
         <v>305</v>
       </c>
       <c r="L158" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>377</v>
       </c>
       <c r="B159" t="s">
         <v>378</v>
       </c>
       <c r="C159" t="s">
         <v>17</v>
       </c>
       <c r="D159" t="s">
         <v>300</v>
       </c>
       <c r="E159" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F159" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G159" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H159" t="s">
         <v>21</v>
       </c>
       <c r="I159" t="s">
         <v>303</v>
       </c>
       <c r="J159" t="s">
         <v>304</v>
       </c>
       <c r="K159" t="s">
         <v>305</v>
       </c>
       <c r="L159" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>379</v>
       </c>
       <c r="B160" t="s">
         <v>380</v>
       </c>
       <c r="C160" t="s">
         <v>17</v>
       </c>
       <c r="D160" t="s">
         <v>300</v>
       </c>
       <c r="E160" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F160" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G160" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H160" t="s">
         <v>21</v>
       </c>
       <c r="I160" t="s">
         <v>303</v>
       </c>
       <c r="J160" t="s">
         <v>304</v>
       </c>
       <c r="K160" t="s">
         <v>305</v>
       </c>
       <c r="L160" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>381</v>
       </c>
       <c r="B161" t="s">
         <v>382</v>
       </c>
       <c r="C161" t="s">
         <v>17</v>
       </c>
       <c r="D161" t="s">
         <v>300</v>
       </c>
       <c r="E161" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F161" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G161" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H161" t="s">
         <v>21</v>
       </c>
       <c r="I161" t="s">
         <v>303</v>
       </c>
       <c r="J161" t="s">
         <v>304</v>
       </c>
       <c r="K161" t="s">
         <v>305</v>
       </c>
       <c r="L161" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>383</v>
       </c>
       <c r="B162" t="s">
         <v>384</v>
       </c>
       <c r="C162" t="s">
         <v>17</v>
       </c>
       <c r="D162" t="s">
         <v>300</v>
       </c>
       <c r="E162" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F162" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G162" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H162" t="s">
         <v>21</v>
       </c>
       <c r="I162" t="s">
         <v>303</v>
       </c>
       <c r="J162" t="s">
         <v>304</v>
       </c>
       <c r="K162" t="s">
         <v>305</v>
       </c>
       <c r="L162" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>385</v>
       </c>
       <c r="B163" t="s">
         <v>386</v>
       </c>
       <c r="C163" t="s">
         <v>17</v>
       </c>
       <c r="D163" t="s">
         <v>300</v>
       </c>
       <c r="E163" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F163" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G163" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H163" t="s">
         <v>21</v>
       </c>
       <c r="I163" t="s">
         <v>303</v>
       </c>
       <c r="J163" t="s">
         <v>304</v>
       </c>
       <c r="K163" t="s">
         <v>305</v>
       </c>
       <c r="L163" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>387</v>
       </c>
       <c r="B164" t="s">
         <v>388</v>
       </c>
       <c r="C164" t="s">
         <v>17</v>
       </c>
       <c r="D164" t="s">
         <v>300</v>
       </c>
       <c r="E164" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F164" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G164" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H164" t="s">
         <v>21</v>
       </c>
       <c r="I164" t="s">
         <v>303</v>
       </c>
       <c r="J164" t="s">
         <v>304</v>
       </c>
       <c r="K164" t="s">
         <v>305</v>
       </c>
       <c r="L164" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>389</v>
       </c>
       <c r="B165" t="s">
         <v>390</v>
       </c>
       <c r="C165" t="s">
         <v>17</v>
       </c>
       <c r="D165" t="s">
         <v>300</v>
       </c>
       <c r="E165" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F165" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G165" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H165" t="s">
         <v>21</v>
       </c>
       <c r="I165" t="s">
         <v>303</v>
       </c>
       <c r="J165" t="s">
         <v>304</v>
       </c>
       <c r="K165" t="s">
         <v>305</v>
       </c>
       <c r="L165" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>391</v>
       </c>
       <c r="B166" t="s">
         <v>392</v>
       </c>
       <c r="C166" t="s">
         <v>17</v>
       </c>
       <c r="D166" t="s">
         <v>300</v>
       </c>
       <c r="E166" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F166" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G166" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H166" t="s">
         <v>21</v>
       </c>
       <c r="I166" t="s">
         <v>303</v>
       </c>
       <c r="J166" t="s">
         <v>304</v>
       </c>
       <c r="K166" t="s">
         <v>305</v>
       </c>
       <c r="L166" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>393</v>
       </c>
       <c r="B167" t="s">
         <v>394</v>
       </c>
       <c r="C167" t="s">
         <v>17</v>
       </c>
       <c r="D167" t="s">
         <v>300</v>
       </c>
       <c r="E167" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F167" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G167" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H167" t="s">
         <v>21</v>
       </c>
       <c r="I167" t="s">
         <v>303</v>
       </c>
       <c r="J167" t="s">
         <v>304</v>
       </c>
       <c r="K167" t="s">
         <v>305</v>
       </c>
       <c r="L167" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>395</v>
       </c>
       <c r="B168" t="s">
         <v>396</v>
       </c>
       <c r="C168" t="s">
         <v>17</v>
       </c>
       <c r="D168" t="s">
         <v>300</v>
       </c>
       <c r="E168" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F168" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G168" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H168" t="s">
         <v>21</v>
       </c>
       <c r="I168" t="s">
         <v>303</v>
       </c>
       <c r="J168" t="s">
         <v>304</v>
       </c>
       <c r="K168" t="s">
         <v>305</v>
       </c>
       <c r="L168" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>397</v>
       </c>
       <c r="B169" t="s">
         <v>398</v>
       </c>
       <c r="C169" t="s">
         <v>17</v>
       </c>
       <c r="D169" t="s">
         <v>300</v>
       </c>
       <c r="E169" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F169" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G169" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H169" t="s">
         <v>21</v>
       </c>
       <c r="I169" t="s">
         <v>303</v>
       </c>
       <c r="J169" t="s">
         <v>304</v>
       </c>
       <c r="K169" t="s">
         <v>305</v>
       </c>
       <c r="L169" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>399</v>
       </c>
       <c r="B170" t="s">
         <v>400</v>
       </c>
       <c r="C170" t="s">
         <v>17</v>
       </c>
       <c r="D170" t="s">
         <v>300</v>
       </c>
       <c r="E170" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F170" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G170" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H170" t="s">
         <v>21</v>
       </c>
       <c r="I170" t="s">
         <v>303</v>
       </c>
       <c r="J170" t="s">
         <v>304</v>
       </c>
       <c r="K170" t="s">
         <v>305</v>
       </c>
       <c r="L170" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>401</v>
       </c>
       <c r="B171" t="s">
         <v>402</v>
       </c>
       <c r="C171" t="s">
         <v>17</v>
       </c>
       <c r="D171" t="s">
         <v>300</v>
       </c>
       <c r="E171" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F171" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G171" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H171" t="s">
         <v>21</v>
       </c>
       <c r="I171" t="s">
         <v>303</v>
       </c>
       <c r="J171" t="s">
         <v>304</v>
       </c>
       <c r="K171" t="s">
         <v>305</v>
       </c>
       <c r="L171" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>403</v>
       </c>
       <c r="B172" t="s">
         <v>404</v>
       </c>
       <c r="C172" t="s">
         <v>17</v>
       </c>
       <c r="D172" t="s">
         <v>300</v>
       </c>
       <c r="E172" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F172" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G172" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H172" t="s">
         <v>21</v>
       </c>
       <c r="I172" t="s">
         <v>303</v>
       </c>
       <c r="J172" t="s">
         <v>304</v>
       </c>
       <c r="K172" t="s">
         <v>305</v>
       </c>
       <c r="L172" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>405</v>
       </c>
       <c r="B173" t="s">
         <v>406</v>
       </c>
       <c r="C173" t="s">
         <v>17</v>
       </c>
       <c r="D173" t="s">
         <v>300</v>
       </c>
       <c r="E173" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F173" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G173" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H173" t="s">
         <v>21</v>
       </c>
       <c r="I173" t="s">
         <v>303</v>
       </c>
       <c r="J173" t="s">
         <v>304</v>
       </c>
       <c r="K173" t="s">
         <v>305</v>
       </c>
       <c r="L173" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>407</v>
       </c>
       <c r="B174" t="s">
         <v>408</v>
       </c>
       <c r="C174" t="s">
         <v>17</v>
       </c>
       <c r="D174" t="s">
         <v>300</v>
       </c>
       <c r="E174" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F174" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G174" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H174" t="s">
         <v>21</v>
       </c>
       <c r="I174" t="s">
         <v>303</v>
       </c>
       <c r="J174" t="s">
         <v>304</v>
       </c>
       <c r="K174" t="s">
         <v>305</v>
       </c>
       <c r="L174" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>409</v>
       </c>
       <c r="B175" t="s">
         <v>410</v>
       </c>
       <c r="C175" t="s">
         <v>17</v>
       </c>
       <c r="D175" t="s">
         <v>300</v>
       </c>
       <c r="E175" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F175" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G175" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H175" t="s">
         <v>21</v>
       </c>
       <c r="I175" t="s">
         <v>303</v>
       </c>
       <c r="J175" t="s">
         <v>304</v>
       </c>
       <c r="K175" t="s">
         <v>305</v>
       </c>
       <c r="L175" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>411</v>
       </c>
       <c r="B176" t="s">
         <v>412</v>
       </c>
       <c r="C176" t="s">
         <v>17</v>
       </c>
       <c r="D176" t="s">
         <v>300</v>
       </c>
       <c r="E176" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F176" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G176" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H176" t="s">
         <v>21</v>
       </c>
       <c r="I176" t="s">
         <v>303</v>
       </c>
       <c r="J176" t="s">
         <v>304</v>
       </c>
       <c r="K176" t="s">
         <v>305</v>
       </c>
       <c r="L176" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>413</v>
       </c>
       <c r="B177" t="s">
         <v>414</v>
       </c>
       <c r="C177" t="s">
         <v>17</v>
       </c>
       <c r="D177" t="s">
         <v>300</v>
       </c>
       <c r="E177" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F177" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G177" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H177" t="s">
         <v>21</v>
       </c>
       <c r="I177" t="s">
         <v>303</v>
       </c>
       <c r="J177" t="s">
         <v>304</v>
       </c>
       <c r="K177" t="s">
         <v>305</v>
       </c>
       <c r="L177" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>415</v>
       </c>
       <c r="B178" t="s">
         <v>416</v>
       </c>
       <c r="C178" t="s">
         <v>17</v>
       </c>
       <c r="D178" t="s">
         <v>300</v>
       </c>
       <c r="E178" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F178" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G178" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H178" t="s">
         <v>21</v>
       </c>
       <c r="I178" t="s">
         <v>303</v>
       </c>
       <c r="J178" t="s">
         <v>304</v>
       </c>
       <c r="K178" t="s">
         <v>305</v>
       </c>
       <c r="L178" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>417</v>
       </c>
       <c r="B179" t="s">
         <v>418</v>
       </c>
       <c r="C179" t="s">
         <v>17</v>
       </c>
       <c r="D179" t="s">
         <v>300</v>
       </c>
       <c r="E179" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F179" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G179" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H179" t="s">
         <v>21</v>
       </c>
       <c r="I179" t="s">
         <v>303</v>
       </c>
       <c r="J179" t="s">
         <v>304</v>
       </c>
       <c r="K179" t="s">
         <v>305</v>
       </c>
       <c r="L179" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>419</v>
       </c>
       <c r="B180" t="s">
         <v>420</v>
       </c>
       <c r="C180" t="s">
         <v>17</v>
       </c>
       <c r="D180" t="s">
         <v>300</v>
       </c>
       <c r="E180" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F180" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G180" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H180" t="s">
         <v>21</v>
       </c>
       <c r="I180" t="s">
         <v>303</v>
       </c>
       <c r="J180" t="s">
         <v>304</v>
       </c>
       <c r="K180" t="s">
         <v>305</v>
       </c>
       <c r="L180" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>421</v>
       </c>
       <c r="B181" t="s">
         <v>422</v>
       </c>
       <c r="C181" t="s">
         <v>17</v>
       </c>
       <c r="D181" t="s">
         <v>300</v>
       </c>
       <c r="E181" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F181" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G181" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H181" t="s">
         <v>21</v>
       </c>
       <c r="I181" t="s">
         <v>303</v>
       </c>
       <c r="J181" t="s">
         <v>304</v>
       </c>
       <c r="K181" t="s">
         <v>305</v>
       </c>
       <c r="L181" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>423</v>
       </c>
       <c r="B182" t="s">
         <v>424</v>
       </c>
       <c r="C182" t="s">
         <v>17</v>
       </c>
       <c r="D182" t="s">
         <v>300</v>
       </c>
       <c r="E182" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F182" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G182" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H182" t="s">
         <v>21</v>
       </c>
       <c r="I182" t="s">
         <v>303</v>
       </c>
       <c r="J182" t="s">
         <v>304</v>
       </c>
       <c r="K182" t="s">
         <v>305</v>
       </c>
       <c r="L182" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>425</v>
       </c>
       <c r="B183" t="s">
         <v>426</v>
       </c>
       <c r="C183" t="s">
         <v>17</v>
       </c>
       <c r="D183" t="s">
         <v>300</v>
       </c>
       <c r="E183" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F183" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G183" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H183" t="s">
         <v>21</v>
       </c>
       <c r="I183" t="s">
         <v>303</v>
       </c>
       <c r="J183" t="s">
         <v>304</v>
       </c>
       <c r="K183" t="s">
         <v>305</v>
       </c>
       <c r="L183" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>427</v>
       </c>
       <c r="B184" t="s">
         <v>428</v>
       </c>
       <c r="C184" t="s">
         <v>17</v>
       </c>
       <c r="D184" t="s">
         <v>300</v>
       </c>
       <c r="E184" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F184" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G184" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H184" t="s">
         <v>21</v>
       </c>
       <c r="I184" t="s">
         <v>303</v>
       </c>
       <c r="J184" t="s">
         <v>304</v>
       </c>
       <c r="K184" t="s">
         <v>305</v>
       </c>
       <c r="L184" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>429</v>
       </c>
       <c r="B185" t="s">
         <v>430</v>
       </c>
       <c r="C185" t="s">
         <v>17</v>
       </c>
       <c r="D185" t="s">
         <v>300</v>
       </c>
       <c r="E185" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F185" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G185" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H185" t="s">
         <v>21</v>
       </c>
       <c r="I185" t="s">
         <v>303</v>
       </c>
       <c r="J185" t="s">
         <v>304</v>
       </c>
       <c r="K185" t="s">
         <v>305</v>
       </c>
       <c r="L185" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>431</v>
       </c>
       <c r="B186" t="s">
         <v>432</v>
       </c>
       <c r="C186" t="s">
         <v>17</v>
       </c>
       <c r="D186" t="s">
         <v>300</v>
       </c>
       <c r="E186" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F186" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G186" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H186" t="s">
         <v>21</v>
       </c>
       <c r="I186" t="s">
         <v>303</v>
       </c>
       <c r="J186" t="s">
         <v>304</v>
       </c>
       <c r="K186" t="s">
         <v>305</v>
       </c>
       <c r="L186" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>433</v>
       </c>
       <c r="B187" t="s">
         <v>434</v>
       </c>
       <c r="C187" t="s">
         <v>17</v>
       </c>
       <c r="D187" t="s">
         <v>300</v>
       </c>
       <c r="E187" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F187" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G187" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H187" t="s">
         <v>21</v>
       </c>
       <c r="I187" t="s">
         <v>303</v>
       </c>
       <c r="J187" t="s">
         <v>304</v>
       </c>
       <c r="K187" t="s">
         <v>305</v>
       </c>
       <c r="L187" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>435</v>
       </c>
       <c r="B188" t="s">
         <v>436</v>
       </c>
       <c r="C188" t="s">
         <v>17</v>
       </c>
       <c r="D188" t="s">
         <v>300</v>
       </c>
       <c r="E188" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F188" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G188" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H188" t="s">
         <v>21</v>
       </c>
       <c r="I188" t="s">
         <v>303</v>
       </c>
       <c r="J188" t="s">
         <v>304</v>
       </c>
       <c r="K188" t="s">
         <v>305</v>
       </c>
       <c r="L188" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>437</v>
       </c>
       <c r="B189" t="s">
         <v>438</v>
       </c>
       <c r="C189" t="s">
         <v>17</v>
       </c>
       <c r="D189" t="s">
         <v>300</v>
       </c>
       <c r="E189" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F189" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G189" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H189" t="s">
         <v>21</v>
       </c>
       <c r="I189" t="s">
         <v>303</v>
       </c>
       <c r="J189" t="s">
         <v>304</v>
       </c>
       <c r="K189" t="s">
         <v>305</v>
       </c>
       <c r="L189" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>439</v>
       </c>
       <c r="B190" t="s">
         <v>440</v>
       </c>
       <c r="C190" t="s">
         <v>17</v>
       </c>
       <c r="D190" t="s">
         <v>300</v>
       </c>
       <c r="E190" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F190" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G190" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H190" t="s">
         <v>21</v>
       </c>
       <c r="I190" t="s">
         <v>303</v>
       </c>
       <c r="J190" t="s">
         <v>304</v>
       </c>
       <c r="K190" t="s">
         <v>305</v>
       </c>
       <c r="L190" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>441</v>
       </c>
       <c r="B191" t="s">
         <v>442</v>
       </c>
       <c r="C191" t="s">
         <v>17</v>
       </c>
       <c r="D191" t="s">
         <v>300</v>
       </c>
       <c r="E191" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F191" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G191" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H191" t="s">
         <v>21</v>
       </c>
       <c r="I191" t="s">
         <v>303</v>
       </c>
       <c r="J191" t="s">
         <v>304</v>
       </c>
       <c r="K191" t="s">
         <v>305</v>
       </c>
       <c r="L191" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>443</v>
       </c>
       <c r="B192" t="s">
         <v>444</v>
       </c>
       <c r="C192" t="s">
         <v>17</v>
       </c>
       <c r="D192" t="s">
         <v>300</v>
       </c>
       <c r="E192" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F192" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G192" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H192" t="s">
         <v>21</v>
       </c>
       <c r="I192" t="s">
         <v>303</v>
       </c>
       <c r="J192" t="s">
         <v>304</v>
       </c>
       <c r="K192" t="s">
         <v>305</v>
       </c>
       <c r="L192" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>445</v>
       </c>
       <c r="B193" t="s">
         <v>446</v>
       </c>
       <c r="C193" t="s">
         <v>17</v>
       </c>
       <c r="D193" t="s">
         <v>300</v>
       </c>
       <c r="E193" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F193" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G193" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H193" t="s">
         <v>21</v>
       </c>
       <c r="I193" t="s">
         <v>303</v>
       </c>
       <c r="J193" t="s">
         <v>304</v>
       </c>
       <c r="K193" t="s">
         <v>305</v>
       </c>
       <c r="L193" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>447</v>
       </c>
       <c r="B194" t="s">
         <v>448</v>
       </c>
       <c r="C194" t="s">
         <v>17</v>
       </c>
       <c r="D194" t="s">
         <v>300</v>
       </c>
       <c r="E194" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F194" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G194" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H194" t="s">
         <v>21</v>
       </c>
       <c r="I194" t="s">
         <v>303</v>
       </c>
       <c r="J194" t="s">
         <v>304</v>
       </c>
       <c r="K194" t="s">
         <v>305</v>
       </c>
       <c r="L194" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>449</v>
       </c>
       <c r="B195" t="s">
         <v>450</v>
       </c>
       <c r="C195" t="s">
         <v>17</v>
       </c>
       <c r="D195" t="s">
         <v>300</v>
       </c>
       <c r="E195" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F195" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G195" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H195" t="s">
         <v>21</v>
       </c>
       <c r="I195" t="s">
         <v>303</v>
       </c>
       <c r="J195" t="s">
         <v>304</v>
       </c>
       <c r="K195" t="s">
         <v>305</v>
       </c>
       <c r="L195" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>451</v>
       </c>
       <c r="B196" t="s">
         <v>452</v>
       </c>
       <c r="C196" t="s">
         <v>17</v>
       </c>
       <c r="D196" t="s">
         <v>300</v>
       </c>
       <c r="E196" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F196" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G196" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H196" t="s">
         <v>21</v>
       </c>
       <c r="I196" t="s">
         <v>303</v>
       </c>
       <c r="J196" t="s">
         <v>304</v>
       </c>
       <c r="K196" t="s">
         <v>305</v>
       </c>
       <c r="L196" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>453</v>
       </c>
       <c r="B197" t="s">
         <v>454</v>
       </c>
       <c r="C197" t="s">
         <v>17</v>
       </c>
       <c r="D197" t="s">
         <v>300</v>
       </c>
       <c r="E197" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F197" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G197" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H197" t="s">
         <v>21</v>
       </c>
       <c r="I197" t="s">
         <v>303</v>
       </c>
       <c r="J197" t="s">
         <v>304</v>
       </c>
       <c r="K197" t="s">
         <v>305</v>
       </c>
       <c r="L197" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>455</v>
       </c>
       <c r="B198" t="s">
         <v>456</v>
       </c>
       <c r="C198" t="s">
         <v>17</v>
       </c>
       <c r="D198" t="s">
         <v>300</v>
       </c>
       <c r="E198" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F198" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G198" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H198" t="s">
         <v>21</v>
       </c>
       <c r="I198" t="s">
         <v>303</v>
       </c>
       <c r="J198" t="s">
         <v>304</v>
       </c>
       <c r="K198" t="s">
         <v>305</v>
       </c>
       <c r="L198" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>457</v>
       </c>
       <c r="B199" t="s">
         <v>458</v>
       </c>
       <c r="C199" t="s">
         <v>17</v>
       </c>
       <c r="D199" t="s">
         <v>300</v>
       </c>
       <c r="E199" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F199" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G199" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H199" t="s">
         <v>21</v>
       </c>
       <c r="I199" t="s">
         <v>303</v>
       </c>
       <c r="J199" t="s">
         <v>304</v>
       </c>
       <c r="K199" t="s">
         <v>305</v>
       </c>
       <c r="L199" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>459</v>
       </c>
       <c r="B200" t="s">
         <v>460</v>
       </c>
       <c r="C200" t="s">
         <v>17</v>
       </c>
       <c r="D200" t="s">
         <v>300</v>
       </c>
       <c r="E200" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F200" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G200" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H200" t="s">
         <v>21</v>
       </c>
       <c r="I200" t="s">
         <v>303</v>
       </c>
       <c r="J200" t="s">
         <v>304</v>
       </c>
       <c r="K200" t="s">
         <v>305</v>
       </c>
       <c r="L200" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>461</v>
       </c>
       <c r="B201" t="s">
         <v>462</v>
       </c>
       <c r="C201" t="s">
         <v>17</v>
       </c>
       <c r="D201" t="s">
         <v>300</v>
       </c>
       <c r="E201" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F201" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G201" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H201" t="s">
         <v>21</v>
       </c>
       <c r="I201" t="s">
         <v>303</v>
       </c>
       <c r="J201" t="s">
         <v>304</v>
       </c>
       <c r="K201" t="s">
         <v>305</v>
       </c>
       <c r="L201" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>463</v>
       </c>
       <c r="B202" t="s">
         <v>464</v>
       </c>
       <c r="C202" t="s">
         <v>17</v>
       </c>
       <c r="D202" t="s">
         <v>300</v>
       </c>
       <c r="E202" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F202" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G202" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H202" t="s">
         <v>21</v>
       </c>
       <c r="I202" t="s">
         <v>303</v>
       </c>
       <c r="J202" t="s">
         <v>304</v>
       </c>
       <c r="K202" t="s">
         <v>305</v>
       </c>
       <c r="L202" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>465</v>
       </c>
       <c r="B203" t="s">
         <v>466</v>
       </c>
       <c r="C203" t="s">
         <v>17</v>
       </c>
       <c r="D203" t="s">
         <v>300</v>
       </c>
       <c r="E203" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F203" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G203" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H203" t="s">
         <v>21</v>
       </c>
       <c r="I203" t="s">
         <v>303</v>
       </c>
       <c r="J203" t="s">
         <v>304</v>
       </c>
       <c r="K203" t="s">
         <v>305</v>
       </c>
       <c r="L203" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>467</v>
       </c>
       <c r="B204" t="s">
         <v>468</v>
       </c>
       <c r="C204" t="s">
         <v>17</v>
       </c>
       <c r="D204" t="s">
         <v>300</v>
       </c>
       <c r="E204" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F204" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G204" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H204" t="s">
         <v>21</v>
       </c>
       <c r="I204" t="s">
         <v>303</v>
       </c>
       <c r="J204" t="s">
         <v>304</v>
       </c>
       <c r="K204" t="s">
         <v>305</v>
       </c>
       <c r="L204" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>469</v>
       </c>
       <c r="B205" t="s">
         <v>470</v>
       </c>
       <c r="C205" t="s">
         <v>17</v>
       </c>
       <c r="D205" t="s">
         <v>300</v>
       </c>
       <c r="E205" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F205" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G205" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H205" t="s">
         <v>21</v>
       </c>
       <c r="I205" t="s">
         <v>303</v>
       </c>
       <c r="J205" t="s">
         <v>304</v>
       </c>
       <c r="K205" t="s">
         <v>305</v>
       </c>
       <c r="L205" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>471</v>
       </c>
       <c r="B206" t="s">
         <v>472</v>
       </c>
       <c r="C206" t="s">
         <v>17</v>
       </c>
       <c r="D206" t="s">
         <v>300</v>
       </c>
       <c r="E206" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F206" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G206" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H206" t="s">
         <v>21</v>
       </c>
       <c r="I206" t="s">
         <v>303</v>
       </c>
       <c r="J206" t="s">
         <v>304</v>
       </c>
       <c r="K206" t="s">
         <v>305</v>
       </c>
       <c r="L206" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>473</v>
       </c>
       <c r="B207" t="s">
         <v>474</v>
       </c>
       <c r="C207" t="s">
         <v>17</v>
       </c>
       <c r="D207" t="s">
         <v>300</v>
       </c>
       <c r="E207" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F207" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G207" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H207" t="s">
         <v>21</v>
       </c>
       <c r="I207" t="s">
         <v>303</v>
       </c>
       <c r="J207" t="s">
         <v>304</v>
       </c>
       <c r="K207" t="s">
         <v>305</v>
       </c>
       <c r="L207" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>475</v>
       </c>
       <c r="B208" t="s">
         <v>476</v>
       </c>
       <c r="C208" t="s">
         <v>17</v>
       </c>
       <c r="D208" t="s">
         <v>300</v>
       </c>
       <c r="E208" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F208" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G208" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H208" t="s">
         <v>21</v>
       </c>
       <c r="I208" t="s">
         <v>303</v>
       </c>
       <c r="J208" t="s">
         <v>304</v>
       </c>
       <c r="K208" t="s">
         <v>305</v>
       </c>
       <c r="L208" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>477</v>
       </c>
       <c r="B209" t="s">
         <v>478</v>
       </c>
       <c r="C209" t="s">
         <v>17</v>
       </c>
       <c r="D209" t="s">
         <v>300</v>
       </c>
       <c r="E209" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F209" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G209" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H209" t="s">
         <v>21</v>
       </c>
       <c r="I209" t="s">
         <v>303</v>
       </c>
       <c r="J209" t="s">
         <v>304</v>
       </c>
       <c r="K209" t="s">
         <v>305</v>
       </c>
       <c r="L209" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>479</v>
       </c>
       <c r="B210" t="s">
         <v>480</v>
       </c>
       <c r="C210" t="s">
         <v>17</v>
       </c>
       <c r="D210" t="s">
         <v>300</v>
       </c>
       <c r="E210" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F210" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G210" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H210" t="s">
         <v>21</v>
       </c>
       <c r="I210" t="s">
         <v>303</v>
       </c>
       <c r="J210" t="s">
         <v>304</v>
       </c>
       <c r="K210" t="s">
         <v>305</v>
       </c>
       <c r="L210" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>481</v>
       </c>
       <c r="B211" t="s">
         <v>482</v>
       </c>
       <c r="C211" t="s">
         <v>17</v>
       </c>
       <c r="D211" t="s">
         <v>300</v>
       </c>
       <c r="E211" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F211" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G211" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H211" t="s">
         <v>21</v>
       </c>
       <c r="I211" t="s">
         <v>303</v>
       </c>
       <c r="J211" t="s">
         <v>304</v>
       </c>
       <c r="K211" t="s">
         <v>305</v>
       </c>
       <c r="L211" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>483</v>
       </c>
       <c r="B212" t="s">
         <v>484</v>
       </c>
       <c r="C212" t="s">
         <v>17</v>
       </c>
       <c r="D212" t="s">
         <v>300</v>
       </c>
       <c r="E212" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F212" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G212" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H212" t="s">
         <v>21</v>
       </c>
       <c r="I212" t="s">
         <v>303</v>
       </c>
       <c r="J212" t="s">
         <v>304</v>
       </c>
       <c r="K212" t="s">
         <v>305</v>
       </c>
       <c r="L212" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>485</v>
       </c>
       <c r="B213" t="s">
         <v>486</v>
       </c>
       <c r="C213" t="s">
         <v>17</v>
       </c>
       <c r="D213" t="s">
         <v>300</v>
       </c>
       <c r="E213" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F213" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G213" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H213" t="s">
         <v>21</v>
       </c>
       <c r="I213" t="s">
         <v>303</v>
       </c>
       <c r="J213" t="s">
         <v>304</v>
       </c>
       <c r="K213" t="s">
         <v>305</v>
       </c>
       <c r="L213" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>487</v>
       </c>
       <c r="B214" t="s">
         <v>488</v>
       </c>
       <c r="C214" t="s">
         <v>17</v>
       </c>
       <c r="D214" t="s">
         <v>300</v>
       </c>
       <c r="E214" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F214" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G214" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H214" t="s">
         <v>21</v>
       </c>
       <c r="I214" t="s">
         <v>303</v>
       </c>
       <c r="J214" t="s">
         <v>304</v>
       </c>
       <c r="K214" t="s">
         <v>305</v>
       </c>
       <c r="L214" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>489</v>
       </c>
       <c r="B215" t="s">
         <v>490</v>
       </c>
       <c r="C215" t="s">
         <v>17</v>
       </c>
       <c r="D215" t="s">
         <v>300</v>
       </c>
       <c r="E215" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F215" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G215" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H215" t="s">
         <v>21</v>
       </c>
       <c r="I215" t="s">
         <v>303</v>
       </c>
       <c r="J215" t="s">
         <v>304</v>
       </c>
       <c r="K215" t="s">
         <v>305</v>
       </c>
       <c r="L215" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>491</v>
       </c>
       <c r="B216" t="s">
         <v>492</v>
       </c>
       <c r="C216" t="s">
         <v>17</v>
       </c>
       <c r="D216" t="s">
         <v>300</v>
       </c>
       <c r="E216" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F216" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G216" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H216" t="s">
         <v>21</v>
       </c>
       <c r="I216" t="s">
         <v>303</v>
       </c>
       <c r="J216" t="s">
         <v>304</v>
       </c>
       <c r="K216" t="s">
         <v>305</v>
       </c>
       <c r="L216" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>493</v>
       </c>
       <c r="B217" t="s">
         <v>494</v>
       </c>
       <c r="C217" t="s">
         <v>17</v>
       </c>
       <c r="D217" t="s">
         <v>300</v>
       </c>
       <c r="E217" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F217" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G217" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H217" t="s">
         <v>21</v>
       </c>
       <c r="I217" t="s">
         <v>303</v>
       </c>
       <c r="J217" t="s">
         <v>304</v>
       </c>
       <c r="K217" t="s">
         <v>305</v>
       </c>
       <c r="L217" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>495</v>
       </c>
       <c r="B218" t="s">
         <v>496</v>
       </c>
       <c r="C218" t="s">
         <v>17</v>
       </c>
       <c r="D218" t="s">
         <v>300</v>
       </c>
       <c r="E218" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F218" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G218" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H218" t="s">
         <v>21</v>
       </c>
       <c r="I218" t="s">
         <v>303</v>
       </c>
       <c r="J218" t="s">
         <v>304</v>
       </c>
       <c r="K218" t="s">
         <v>305</v>
       </c>
       <c r="L218" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>497</v>
       </c>
       <c r="B219" t="s">
         <v>498</v>
       </c>
       <c r="C219" t="s">
         <v>17</v>
       </c>
       <c r="D219" t="s">
         <v>300</v>
       </c>
       <c r="E219" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F219" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G219" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H219" t="s">
         <v>21</v>
       </c>
       <c r="I219" t="s">
         <v>303</v>
       </c>
       <c r="J219" t="s">
         <v>304</v>
       </c>
       <c r="K219" t="s">
         <v>305</v>
       </c>
       <c r="L219" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>499</v>
       </c>
       <c r="B220" t="s">
         <v>500</v>
       </c>
       <c r="C220" t="s">
         <v>17</v>
       </c>
       <c r="D220" t="s">
         <v>300</v>
       </c>
       <c r="E220" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F220" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G220" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H220" t="s">
         <v>21</v>
       </c>
       <c r="I220" t="s">
         <v>303</v>
       </c>
       <c r="J220" t="s">
         <v>304</v>
       </c>
       <c r="K220" t="s">
         <v>305</v>
       </c>
       <c r="L220" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>501</v>
       </c>
       <c r="B221" t="s">
         <v>502</v>
       </c>
       <c r="C221" t="s">
         <v>17</v>
       </c>
       <c r="D221" t="s">
         <v>300</v>
       </c>
       <c r="E221" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F221" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G221" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H221" t="s">
         <v>21</v>
       </c>
       <c r="I221" t="s">
         <v>303</v>
       </c>
       <c r="J221" t="s">
         <v>304</v>
       </c>
       <c r="K221" t="s">
         <v>305</v>
       </c>
       <c r="L221" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>503</v>
       </c>
       <c r="B222" t="s">
         <v>504</v>
       </c>
       <c r="C222" t="s">
         <v>17</v>
       </c>
       <c r="D222" t="s">
         <v>300</v>
       </c>
       <c r="E222" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F222" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G222" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H222" t="s">
         <v>21</v>
       </c>
       <c r="I222" t="s">
         <v>303</v>
       </c>
       <c r="J222" t="s">
         <v>304</v>
       </c>
       <c r="K222" t="s">
         <v>305</v>
       </c>
       <c r="L222" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>505</v>
       </c>
       <c r="B223" t="s">
         <v>506</v>
       </c>
       <c r="C223" t="s">
         <v>17</v>
       </c>
       <c r="D223" t="s">
         <v>300</v>
       </c>
       <c r="E223" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F223" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G223" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H223" t="s">
         <v>21</v>
       </c>
       <c r="I223" t="s">
         <v>303</v>
       </c>
       <c r="J223" t="s">
         <v>304</v>
       </c>
       <c r="K223" t="s">
         <v>305</v>
       </c>
       <c r="L223" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>507</v>
       </c>
       <c r="B224" t="s">
         <v>508</v>
       </c>
       <c r="C224" t="s">
         <v>17</v>
       </c>
       <c r="D224" t="s">
         <v>300</v>
       </c>
       <c r="E224" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F224" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G224" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H224" t="s">
         <v>21</v>
       </c>
       <c r="I224" t="s">
         <v>303</v>
       </c>
       <c r="J224" t="s">
         <v>304</v>
       </c>
       <c r="K224" t="s">
         <v>305</v>
       </c>
       <c r="L224" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>509</v>
       </c>
       <c r="B225" t="s">
         <v>510</v>
       </c>
       <c r="C225" t="s">
         <v>17</v>
       </c>
       <c r="D225" t="s">
         <v>300</v>
       </c>
       <c r="E225" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F225" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G225" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H225" t="s">
         <v>21</v>
       </c>
       <c r="I225" t="s">
         <v>303</v>
       </c>
       <c r="J225" t="s">
         <v>304</v>
       </c>
       <c r="K225" t="s">
         <v>305</v>
       </c>
       <c r="L225" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>511</v>
       </c>
       <c r="B226" t="s">
         <v>512</v>
       </c>
       <c r="C226" t="s">
         <v>17</v>
       </c>
       <c r="D226" t="s">
         <v>300</v>
       </c>
       <c r="E226" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F226" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G226" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H226" t="s">
         <v>21</v>
       </c>
       <c r="I226" t="s">
         <v>303</v>
       </c>
       <c r="J226" t="s">
         <v>304</v>
       </c>
       <c r="K226" t="s">
         <v>305</v>
       </c>
       <c r="L226" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>513</v>
       </c>
       <c r="B227" t="s">
         <v>514</v>
       </c>
       <c r="C227" t="s">
         <v>17</v>
       </c>
       <c r="D227" t="s">
         <v>300</v>
       </c>
       <c r="E227" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F227" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G227" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H227" t="s">
         <v>21</v>
       </c>
       <c r="I227" t="s">
         <v>303</v>
       </c>
       <c r="J227" t="s">
         <v>304</v>
       </c>
       <c r="K227" t="s">
         <v>305</v>
       </c>
       <c r="L227" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>515</v>
       </c>
       <c r="B228" t="s">
         <v>516</v>
       </c>
       <c r="C228" t="s">
         <v>17</v>
       </c>
       <c r="D228" t="s">
         <v>300</v>
       </c>
       <c r="E228" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F228" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G228" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H228" t="s">
         <v>21</v>
       </c>
       <c r="I228" t="s">
         <v>303</v>
       </c>
       <c r="J228" t="s">
         <v>304</v>
       </c>
       <c r="K228" t="s">
         <v>305</v>
       </c>
       <c r="L228" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>517</v>
       </c>
       <c r="B229" t="s">
         <v>518</v>
       </c>
       <c r="C229" t="s">
         <v>17</v>
       </c>
       <c r="D229" t="s">
         <v>300</v>
       </c>
       <c r="E229" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F229" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G229" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H229" t="s">
         <v>21</v>
       </c>
       <c r="I229" t="s">
         <v>303</v>
       </c>
       <c r="J229" t="s">
         <v>304</v>
       </c>
       <c r="K229" t="s">
         <v>305</v>
       </c>
       <c r="L229" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>519</v>
       </c>
       <c r="B230" t="s">
         <v>520</v>
       </c>
       <c r="C230" t="s">
         <v>17</v>
       </c>
       <c r="D230" t="s">
         <v>300</v>
       </c>
       <c r="E230" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F230" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G230" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H230" t="s">
         <v>21</v>
       </c>
       <c r="I230" t="s">
         <v>303</v>
       </c>
       <c r="J230" t="s">
         <v>304</v>
       </c>
       <c r="K230" t="s">
         <v>305</v>
       </c>
       <c r="L230" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>521</v>
       </c>
       <c r="B231" t="s">
         <v>522</v>
       </c>
       <c r="C231" t="s">
         <v>17</v>
       </c>
       <c r="D231" t="s">
         <v>300</v>
       </c>
       <c r="E231" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F231" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G231" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H231" t="s">
         <v>21</v>
       </c>
       <c r="I231" t="s">
         <v>303</v>
       </c>
       <c r="J231" t="s">
         <v>304</v>
       </c>
       <c r="K231" t="s">
         <v>305</v>
       </c>
       <c r="L231" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>523</v>
       </c>
       <c r="B232" t="s">
         <v>524</v>
       </c>
       <c r="C232" t="s">
         <v>17</v>
       </c>
       <c r="D232" t="s">
         <v>300</v>
       </c>
       <c r="E232" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F232" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G232" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H232" t="s">
         <v>21</v>
       </c>
       <c r="I232" t="s">
         <v>303</v>
       </c>
       <c r="J232" t="s">
         <v>304</v>
       </c>
       <c r="K232" t="s">
         <v>305</v>
       </c>
       <c r="L232" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>525</v>
       </c>
       <c r="B233" t="s">
         <v>526</v>
       </c>
       <c r="C233" t="s">
         <v>17</v>
       </c>
       <c r="D233" t="s">
         <v>300</v>
       </c>
       <c r="E233" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="F233" t="s">
-        <v>334</v>
+        <v>20</v>
       </c>
       <c r="G233" t="s">
-        <v>335</v>
+        <v>322</v>
       </c>
       <c r="H233" t="s">
         <v>21</v>
       </c>
       <c r="I233" t="s">
         <v>303</v>
       </c>
       <c r="J233" t="s">
         <v>304</v>
       </c>
       <c r="K233" t="s">
         <v>305</v>
       </c>
       <c r="L233" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>527</v>
       </c>
       <c r="B234" t="s">
         <v>528</v>
       </c>
       <c r="C234" t="s">
         <v>17</v>
       </c>
       <c r="D234" t="s">
         <v>300</v>
       </c>
       <c r="E234" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="F234" t="s">
-        <v>334</v>
+        <v>20</v>
       </c>
       <c r="G234" t="s">
-        <v>335</v>
+        <v>322</v>
       </c>
       <c r="H234" t="s">
         <v>21</v>
       </c>
       <c r="I234" t="s">
         <v>303</v>
       </c>
       <c r="J234" t="s">
         <v>304</v>
       </c>
       <c r="K234" t="s">
         <v>305</v>
       </c>
       <c r="L234" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>529</v>
       </c>
       <c r="B235" t="s">
         <v>530</v>
       </c>
       <c r="C235" t="s">
         <v>17</v>
       </c>
       <c r="D235" t="s">
         <v>300</v>
       </c>
       <c r="E235" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="F235" t="s">
         <v>20</v>
       </c>
       <c r="G235" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="H235" t="s">
         <v>21</v>
       </c>
       <c r="I235" t="s">
         <v>303</v>
       </c>
       <c r="J235" t="s">
         <v>304</v>
       </c>
       <c r="K235" t="s">
         <v>305</v>
       </c>
       <c r="L235" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>531</v>
       </c>
       <c r="B236" t="s">
         <v>532</v>
       </c>
       <c r="C236" t="s">
         <v>17</v>
       </c>
       <c r="D236" t="s">
-        <v>300</v>
+        <v>360</v>
       </c>
       <c r="E236" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="F236" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="G236" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H236" t="s">
-        <v>21</v>
+        <v>533</v>
       </c>
       <c r="I236" t="s">
         <v>303</v>
       </c>
       <c r="J236" t="s">
         <v>304</v>
       </c>
       <c r="K236" t="s">
         <v>305</v>
       </c>
       <c r="L236" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B237" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C237" t="s">
         <v>17</v>
       </c>
       <c r="D237" t="s">
         <v>300</v>
       </c>
       <c r="E237" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="F237" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="G237" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H237" t="s">
         <v>21</v>
       </c>
       <c r="I237" t="s">
         <v>303</v>
       </c>
       <c r="J237" t="s">
         <v>304</v>
       </c>
       <c r="K237" t="s">
         <v>305</v>
       </c>
       <c r="L237" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B238" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C238" t="s">
         <v>17</v>
       </c>
       <c r="D238" t="s">
-        <v>364</v>
+        <v>300</v>
       </c>
       <c r="E238" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F238" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G238" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H238" t="s">
-        <v>537</v>
+        <v>21</v>
       </c>
       <c r="I238" t="s">
         <v>303</v>
       </c>
       <c r="J238" t="s">
         <v>304</v>
       </c>
       <c r="K238" t="s">
         <v>305</v>
       </c>
       <c r="L238" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>538</v>
       </c>
       <c r="B239" t="s">
         <v>539</v>
       </c>
       <c r="C239" t="s">
         <v>17</v>
       </c>
       <c r="D239" t="s">
         <v>300</v>
       </c>
       <c r="E239" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F239" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G239" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H239" t="s">
         <v>21</v>
       </c>
       <c r="I239" t="s">
         <v>303</v>
       </c>
       <c r="J239" t="s">
         <v>304</v>
       </c>
       <c r="K239" t="s">
         <v>305</v>
       </c>
       <c r="L239" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>540</v>
       </c>
       <c r="B240" t="s">
         <v>541</v>
       </c>
       <c r="C240" t="s">
         <v>17</v>
       </c>
       <c r="D240" t="s">
         <v>300</v>
       </c>
       <c r="E240" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F240" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G240" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H240" t="s">
         <v>21</v>
       </c>
       <c r="I240" t="s">
         <v>303</v>
       </c>
       <c r="J240" t="s">
         <v>304</v>
       </c>
       <c r="K240" t="s">
         <v>305</v>
       </c>
       <c r="L240" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>542</v>
       </c>
       <c r="B241" t="s">
         <v>543</v>
       </c>
       <c r="C241" t="s">
         <v>17</v>
       </c>
       <c r="D241" t="s">
         <v>300</v>
       </c>
       <c r="E241" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F241" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G241" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H241" t="s">
         <v>21</v>
       </c>
       <c r="I241" t="s">
         <v>303</v>
       </c>
       <c r="J241" t="s">
         <v>304</v>
       </c>
       <c r="K241" t="s">
         <v>305</v>
       </c>
       <c r="L241" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>544</v>
       </c>
       <c r="B242" t="s">
         <v>545</v>
       </c>
       <c r="C242" t="s">
         <v>17</v>
       </c>
       <c r="D242" t="s">
         <v>300</v>
       </c>
       <c r="E242" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F242" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G242" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H242" t="s">
         <v>21</v>
       </c>
       <c r="I242" t="s">
         <v>303</v>
       </c>
       <c r="J242" t="s">
         <v>304</v>
       </c>
       <c r="K242" t="s">
         <v>305</v>
       </c>
       <c r="L242" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>546</v>
       </c>
       <c r="B243" t="s">
         <v>547</v>
       </c>
       <c r="C243" t="s">
         <v>17</v>
       </c>
       <c r="D243" t="s">
         <v>300</v>
       </c>
       <c r="E243" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F243" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G243" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H243" t="s">
         <v>21</v>
       </c>
       <c r="I243" t="s">
         <v>303</v>
       </c>
       <c r="J243" t="s">
         <v>304</v>
       </c>
       <c r="K243" t="s">
         <v>305</v>
       </c>
       <c r="L243" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>548</v>
       </c>
       <c r="B244" t="s">
         <v>549</v>
       </c>
       <c r="C244" t="s">
         <v>17</v>
       </c>
       <c r="D244" t="s">
         <v>300</v>
       </c>
       <c r="E244" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F244" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G244" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H244" t="s">
         <v>21</v>
       </c>
       <c r="I244" t="s">
         <v>303</v>
       </c>
       <c r="J244" t="s">
         <v>304</v>
       </c>
       <c r="K244" t="s">
         <v>305</v>
       </c>
       <c r="L244" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>550</v>
       </c>
       <c r="B245" t="s">
         <v>551</v>
       </c>
       <c r="C245" t="s">
         <v>17</v>
       </c>
       <c r="D245" t="s">
         <v>300</v>
       </c>
       <c r="E245" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F245" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G245" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H245" t="s">
         <v>21</v>
       </c>
       <c r="I245" t="s">
         <v>303</v>
       </c>
       <c r="J245" t="s">
         <v>304</v>
       </c>
       <c r="K245" t="s">
         <v>305</v>
       </c>
       <c r="L245" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>552</v>
       </c>
       <c r="B246" t="s">
         <v>553</v>
       </c>
       <c r="C246" t="s">
         <v>17</v>
       </c>
       <c r="D246" t="s">
         <v>300</v>
       </c>
       <c r="E246" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F246" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G246" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H246" t="s">
         <v>21</v>
       </c>
       <c r="I246" t="s">
         <v>303</v>
       </c>
       <c r="J246" t="s">
         <v>304</v>
       </c>
       <c r="K246" t="s">
         <v>305</v>
       </c>
       <c r="L246" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>554</v>
       </c>
       <c r="B247" t="s">
         <v>555</v>
       </c>
       <c r="C247" t="s">
         <v>17</v>
       </c>
       <c r="D247" t="s">
         <v>300</v>
       </c>
       <c r="E247" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F247" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G247" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H247" t="s">
         <v>21</v>
       </c>
       <c r="I247" t="s">
         <v>303</v>
       </c>
       <c r="J247" t="s">
         <v>304</v>
       </c>
       <c r="K247" t="s">
         <v>305</v>
       </c>
       <c r="L247" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>556</v>
       </c>
       <c r="B248" t="s">
         <v>557</v>
       </c>
       <c r="C248" t="s">
         <v>17</v>
       </c>
       <c r="D248" t="s">
         <v>300</v>
       </c>
       <c r="E248" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F248" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G248" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H248" t="s">
         <v>21</v>
       </c>
       <c r="I248" t="s">
         <v>303</v>
       </c>
       <c r="J248" t="s">
         <v>304</v>
       </c>
       <c r="K248" t="s">
         <v>305</v>
       </c>
       <c r="L248" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>558</v>
       </c>
       <c r="B249" t="s">
         <v>559</v>
       </c>
       <c r="C249" t="s">
         <v>17</v>
       </c>
       <c r="D249" t="s">
         <v>300</v>
       </c>
       <c r="E249" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F249" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G249" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="H249" t="s">
         <v>21</v>
       </c>
       <c r="I249" t="s">
         <v>303</v>
       </c>
       <c r="J249" t="s">
         <v>304</v>
       </c>
       <c r="K249" t="s">
         <v>305</v>
       </c>
       <c r="L249" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>560</v>
       </c>
       <c r="B250" t="s">
         <v>561</v>
       </c>
       <c r="C250" t="s">
         <v>17</v>
       </c>
       <c r="D250" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="E250" t="s">
-        <v>333</v>
+        <v>562</v>
       </c>
       <c r="F250" t="s">
-        <v>334</v>
+        <v>563</v>
       </c>
       <c r="G250" t="s">
-        <v>335</v>
+        <v>20</v>
       </c>
       <c r="H250" t="s">
         <v>21</v>
       </c>
       <c r="I250" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J250" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K250" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L250" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B251" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C251" t="s">
         <v>17</v>
       </c>
       <c r="D251" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="E251" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="F251" t="s">
-        <v>334</v>
+        <v>566</v>
       </c>
       <c r="G251" t="s">
-        <v>335</v>
+        <v>20</v>
       </c>
       <c r="H251" t="s">
         <v>21</v>
       </c>
       <c r="I251" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J251" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K251" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L251" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="B252" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C252" t="s">
         <v>17</v>
       </c>
       <c r="D252" t="s">
-        <v>286</v>
+        <v>192</v>
       </c>
       <c r="E252" t="s">
-        <v>566</v>
+        <v>19</v>
       </c>
       <c r="F252" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="G252" t="s">
         <v>20</v>
       </c>
       <c r="H252" t="s">
         <v>21</v>
       </c>
       <c r="I252" t="s">
         <v>280</v>
       </c>
       <c r="J252" t="s">
         <v>281</v>
       </c>
       <c r="K252" t="s">
         <v>282</v>
       </c>
       <c r="L252" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B253" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C253" t="s">
         <v>17</v>
       </c>
       <c r="D253" t="s">
-        <v>286</v>
+        <v>192</v>
       </c>
       <c r="E253" t="s">
-        <v>287</v>
+        <v>19</v>
       </c>
       <c r="F253" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="G253" t="s">
         <v>20</v>
       </c>
       <c r="H253" t="s">
         <v>21</v>
       </c>
       <c r="I253" t="s">
         <v>280</v>
       </c>
       <c r="J253" t="s">
         <v>281</v>
       </c>
       <c r="K253" t="s">
         <v>282</v>
       </c>
       <c r="L253" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B254" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C254" t="s">
         <v>17</v>
       </c>
       <c r="D254" t="s">
         <v>192</v>
       </c>
       <c r="E254" t="s">
         <v>19</v>
       </c>
       <c r="F254" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="G254" t="s">
         <v>20</v>
       </c>
       <c r="H254" t="s">
         <v>21</v>
       </c>
       <c r="I254" t="s">
         <v>280</v>
       </c>
       <c r="J254" t="s">
         <v>281</v>
       </c>
       <c r="K254" t="s">
         <v>282</v>
       </c>
       <c r="L254" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B255" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C255" t="s">
         <v>17</v>
       </c>
       <c r="D255" t="s">
         <v>192</v>
       </c>
       <c r="E255" t="s">
         <v>19</v>
       </c>
       <c r="F255" t="s">
-        <v>576</v>
+        <v>20</v>
       </c>
       <c r="G255" t="s">
         <v>20</v>
       </c>
       <c r="H255" t="s">
         <v>21</v>
       </c>
       <c r="I255" t="s">
         <v>280</v>
       </c>
       <c r="J255" t="s">
         <v>281</v>
       </c>
       <c r="K255" t="s">
         <v>282</v>
       </c>
       <c r="L255" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B256" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C256" t="s">
         <v>17</v>
       </c>
       <c r="D256" t="s">
         <v>192</v>
       </c>
       <c r="E256" t="s">
         <v>19</v>
       </c>
       <c r="F256" t="s">
-        <v>579</v>
+        <v>20</v>
       </c>
       <c r="G256" t="s">
         <v>20</v>
       </c>
       <c r="H256" t="s">
         <v>21</v>
       </c>
       <c r="I256" t="s">
         <v>280</v>
       </c>
       <c r="J256" t="s">
         <v>281</v>
       </c>
       <c r="K256" t="s">
         <v>282</v>
       </c>
       <c r="L256" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>580</v>
       </c>
       <c r="B257" t="s">
         <v>581</v>
       </c>
       <c r="C257" t="s">
         <v>17</v>
       </c>
       <c r="D257" t="s">
-        <v>192</v>
+        <v>582</v>
       </c>
       <c r="E257" t="s">
-        <v>19</v>
+        <v>583</v>
       </c>
       <c r="F257" t="s">
         <v>20</v>
       </c>
       <c r="G257" t="s">
-        <v>20</v>
+        <v>584</v>
       </c>
       <c r="H257" t="s">
         <v>21</v>
       </c>
       <c r="I257" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J257" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K257" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L257" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
+        <v>585</v>
+      </c>
+      <c r="B258" t="s">
+        <v>586</v>
+      </c>
+      <c r="C258" t="s">
+        <v>17</v>
+      </c>
+      <c r="D258" t="s">
         <v>582</v>
       </c>
-      <c r="B258" t="s">
+      <c r="E258" t="s">
         <v>583</v>
       </c>
-      <c r="C258" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F258" t="s">
         <v>20</v>
       </c>
       <c r="G258" t="s">
-        <v>20</v>
+        <v>584</v>
       </c>
       <c r="H258" t="s">
         <v>21</v>
       </c>
       <c r="I258" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J258" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K258" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L258" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
+        <v>587</v>
+      </c>
+      <c r="B259" t="s">
+        <v>588</v>
+      </c>
+      <c r="C259" t="s">
+        <v>17</v>
+      </c>
+      <c r="D259" t="s">
+        <v>582</v>
+      </c>
+      <c r="E259" t="s">
+        <v>583</v>
+      </c>
+      <c r="F259" t="s">
+        <v>20</v>
+      </c>
+      <c r="G259" t="s">
         <v>584</v>
-      </c>
-[...16 lines deleted...]
-        <v>588</v>
       </c>
       <c r="H259" t="s">
         <v>21</v>
       </c>
       <c r="I259" t="s">
         <v>303</v>
       </c>
       <c r="J259" t="s">
         <v>304</v>
       </c>
       <c r="K259" t="s">
         <v>305</v>
       </c>
       <c r="L259" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>589</v>
       </c>
       <c r="B260" t="s">
         <v>590</v>
       </c>
       <c r="C260" t="s">
         <v>17</v>
       </c>
       <c r="D260" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="E260" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F260" t="s">
         <v>20</v>
       </c>
       <c r="G260" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="H260" t="s">
         <v>21</v>
       </c>
       <c r="I260" t="s">
         <v>303</v>
       </c>
       <c r="J260" t="s">
         <v>304</v>
       </c>
       <c r="K260" t="s">
         <v>305</v>
       </c>
       <c r="L260" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B261" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="C261" t="s">
         <v>17</v>
       </c>
       <c r="D261" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="E261" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F261" t="s">
         <v>20</v>
       </c>
       <c r="G261" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="H261" t="s">
         <v>21</v>
       </c>
       <c r="I261" t="s">
         <v>303</v>
       </c>
       <c r="J261" t="s">
         <v>304</v>
       </c>
       <c r="K261" t="s">
         <v>305</v>
       </c>
       <c r="L261" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B262" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="C262" t="s">
         <v>17</v>
       </c>
       <c r="D262" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="E262" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F262" t="s">
         <v>20</v>
       </c>
       <c r="G262" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="H262" t="s">
         <v>21</v>
       </c>
       <c r="I262" t="s">
         <v>303</v>
       </c>
       <c r="J262" t="s">
         <v>304</v>
       </c>
       <c r="K262" t="s">
         <v>305</v>
       </c>
       <c r="L262" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="B263" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="C263" t="s">
         <v>17</v>
       </c>
       <c r="D263" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="E263" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F263" t="s">
         <v>20</v>
       </c>
       <c r="G263" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="H263" t="s">
         <v>21</v>
       </c>
       <c r="I263" t="s">
         <v>303</v>
       </c>
       <c r="J263" t="s">
         <v>304</v>
       </c>
       <c r="K263" t="s">
         <v>305</v>
       </c>
       <c r="L263" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
+        <v>597</v>
+      </c>
+      <c r="B264" t="s">
+        <v>598</v>
+      </c>
+      <c r="C264" t="s">
+        <v>17</v>
+      </c>
+      <c r="D264" t="s">
         <v>599</v>
       </c>
-      <c r="B264" t="s">
+      <c r="E264" t="s">
+        <v>583</v>
+      </c>
+      <c r="F264" t="s">
         <v>600</v>
       </c>
-      <c r="C264" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G264" t="s">
-        <v>592</v>
+        <v>601</v>
       </c>
       <c r="H264" t="s">
         <v>21</v>
       </c>
       <c r="I264" t="s">
         <v>303</v>
       </c>
       <c r="J264" t="s">
         <v>304</v>
       </c>
       <c r="K264" t="s">
         <v>305</v>
       </c>
       <c r="L264" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B265" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C265" t="s">
         <v>17</v>
       </c>
       <c r="D265" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="E265" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F265" t="s">
-        <v>20</v>
+        <v>604</v>
       </c>
       <c r="G265" t="s">
-        <v>592</v>
+        <v>605</v>
       </c>
       <c r="H265" t="s">
         <v>21</v>
       </c>
       <c r="I265" t="s">
         <v>303</v>
       </c>
       <c r="J265" t="s">
         <v>304</v>
       </c>
       <c r="K265" t="s">
         <v>305</v>
       </c>
       <c r="L265" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="B266" t="s">
+        <v>607</v>
+      </c>
+      <c r="C266" t="s">
+        <v>17</v>
+      </c>
+      <c r="D266" t="s">
+        <v>599</v>
+      </c>
+      <c r="E266" t="s">
+        <v>583</v>
+      </c>
+      <c r="F266" t="s">
         <v>604</v>
       </c>
-      <c r="C266" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G266" t="s">
-        <v>592</v>
+        <v>605</v>
       </c>
       <c r="H266" t="s">
         <v>21</v>
       </c>
       <c r="I266" t="s">
         <v>303</v>
       </c>
       <c r="J266" t="s">
         <v>304</v>
       </c>
       <c r="K266" t="s">
         <v>305</v>
       </c>
       <c r="L266" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
+        <v>608</v>
+      </c>
+      <c r="B267" t="s">
+        <v>609</v>
+      </c>
+      <c r="C267" t="s">
+        <v>17</v>
+      </c>
+      <c r="D267" t="s">
+        <v>599</v>
+      </c>
+      <c r="E267" t="s">
+        <v>583</v>
+      </c>
+      <c r="F267" t="s">
+        <v>604</v>
+      </c>
+      <c r="G267" t="s">
         <v>605</v>
-      </c>
-[...16 lines deleted...]
-        <v>592</v>
       </c>
       <c r="H267" t="s">
         <v>21</v>
       </c>
       <c r="I267" t="s">
         <v>303</v>
       </c>
       <c r="J267" t="s">
         <v>304</v>
       </c>
       <c r="K267" t="s">
         <v>305</v>
       </c>
       <c r="L267" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B268" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C268" t="s">
         <v>17</v>
       </c>
       <c r="D268" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="E268" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F268" t="s">
-        <v>20</v>
+        <v>604</v>
       </c>
       <c r="G268" t="s">
-        <v>592</v>
+        <v>605</v>
       </c>
       <c r="H268" t="s">
         <v>21</v>
       </c>
       <c r="I268" t="s">
         <v>303</v>
       </c>
       <c r="J268" t="s">
         <v>304</v>
       </c>
       <c r="K268" t="s">
         <v>305</v>
       </c>
       <c r="L268" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="B269" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="C269" t="s">
         <v>17</v>
       </c>
       <c r="D269" t="s">
-        <v>591</v>
+        <v>614</v>
       </c>
       <c r="E269" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F269" t="s">
-        <v>20</v>
+        <v>615</v>
       </c>
       <c r="G269" t="s">
-        <v>592</v>
+        <v>616</v>
       </c>
       <c r="H269" t="s">
         <v>21</v>
       </c>
       <c r="I269" t="s">
         <v>303</v>
       </c>
       <c r="J269" t="s">
         <v>304</v>
       </c>
       <c r="K269" t="s">
         <v>305</v>
       </c>
       <c r="L269" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="B270" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="C270" t="s">
         <v>17</v>
       </c>
       <c r="D270" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E270" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F270" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="G270" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H270" t="s">
         <v>21</v>
       </c>
       <c r="I270" t="s">
         <v>303</v>
       </c>
       <c r="J270" t="s">
         <v>304</v>
       </c>
       <c r="K270" t="s">
         <v>305</v>
       </c>
       <c r="L270" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B271" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="C271" t="s">
         <v>17</v>
       </c>
       <c r="D271" t="s">
-        <v>613</v>
+        <v>192</v>
       </c>
       <c r="E271" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F271" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="G271" t="s">
-        <v>615</v>
+        <v>20</v>
       </c>
       <c r="H271" t="s">
         <v>21</v>
       </c>
       <c r="I271" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J271" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K271" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L271" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="B272" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="C272" t="s">
         <v>17</v>
       </c>
       <c r="D272" t="s">
-        <v>613</v>
+        <v>192</v>
       </c>
       <c r="E272" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F272" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="G272" t="s">
-        <v>621</v>
+        <v>20</v>
       </c>
       <c r="H272" t="s">
         <v>21</v>
       </c>
       <c r="I272" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J272" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K272" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L272" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B273" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C273" t="s">
         <v>17</v>
       </c>
       <c r="D273" t="s">
-        <v>613</v>
+        <v>192</v>
       </c>
       <c r="E273" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F273" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="G273" t="s">
-        <v>621</v>
+        <v>20</v>
       </c>
       <c r="H273" t="s">
         <v>21</v>
       </c>
       <c r="I273" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J273" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K273" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L273" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B274" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C274" t="s">
         <v>17</v>
       </c>
       <c r="D274" t="s">
-        <v>613</v>
+        <v>628</v>
       </c>
       <c r="E274" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F274" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="G274" t="s">
-        <v>621</v>
+        <v>20</v>
       </c>
       <c r="H274" t="s">
         <v>21</v>
       </c>
       <c r="I274" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J274" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K274" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L274" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="B275" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="C275" t="s">
         <v>17</v>
       </c>
       <c r="D275" t="s">
-        <v>613</v>
+        <v>628</v>
       </c>
       <c r="E275" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F275" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="G275" t="s">
-        <v>621</v>
+        <v>20</v>
       </c>
       <c r="H275" t="s">
         <v>21</v>
       </c>
       <c r="I275" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J275" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K275" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L275" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
+        <v>631</v>
+      </c>
+      <c r="B276" t="s">
+        <v>632</v>
+      </c>
+      <c r="C276" t="s">
+        <v>17</v>
+      </c>
+      <c r="D276" t="s">
         <v>628</v>
       </c>
-      <c r="B276" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E276" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F276" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="G276" t="s">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="H276" t="s">
         <v>21</v>
       </c>
       <c r="I276" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J276" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K276" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L276" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
+        <v>634</v>
+      </c>
+      <c r="B277" t="s">
+        <v>635</v>
+      </c>
+      <c r="C277" t="s">
+        <v>17</v>
+      </c>
+      <c r="D277" t="s">
+        <v>628</v>
+      </c>
+      <c r="E277" t="s">
+        <v>19</v>
+      </c>
+      <c r="F277" t="s">
         <v>633</v>
       </c>
-      <c r="B277" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G277" t="s">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="H277" t="s">
         <v>21</v>
       </c>
       <c r="I277" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J277" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K277" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L277" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B278" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C278" t="s">
         <v>17</v>
       </c>
       <c r="D278" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E278" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F278" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="G278" t="s">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="H278" t="s">
         <v>21</v>
       </c>
       <c r="I278" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J278" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K278" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L278" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B279" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C279" t="s">
         <v>17</v>
       </c>
       <c r="D279" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E279" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F279" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="G279" t="s">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="H279" t="s">
         <v>21</v>
       </c>
       <c r="I279" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J279" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K279" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L279" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B280" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C280" t="s">
         <v>17</v>
       </c>
       <c r="D280" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E280" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F280" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="G280" t="s">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="H280" t="s">
         <v>21</v>
       </c>
       <c r="I280" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J280" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K280" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L280" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B281" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C281" t="s">
         <v>17</v>
       </c>
       <c r="D281" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E281" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F281" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="G281" t="s">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="H281" t="s">
         <v>21</v>
       </c>
       <c r="I281" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J281" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K281" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L281" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B282" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C282" t="s">
         <v>17</v>
       </c>
       <c r="D282" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E282" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F282" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="G282" t="s">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="H282" t="s">
         <v>21</v>
       </c>
       <c r="I282" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J282" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K282" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L282" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B283" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C283" t="s">
         <v>17</v>
       </c>
       <c r="D283" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E283" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F283" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="G283" t="s">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="H283" t="s">
         <v>21</v>
       </c>
       <c r="I283" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J283" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K283" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L283" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B284" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C284" t="s">
         <v>17</v>
       </c>
       <c r="D284" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E284" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F284" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="G284" t="s">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="H284" t="s">
         <v>21</v>
       </c>
       <c r="I284" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J284" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K284" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L284" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B285" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C285" t="s">
         <v>17</v>
       </c>
       <c r="D285" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E285" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F285" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="G285" t="s">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="H285" t="s">
         <v>21</v>
       </c>
       <c r="I285" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J285" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K285" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L285" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B286" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C286" t="s">
         <v>17</v>
       </c>
       <c r="D286" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E286" t="s">
-        <v>587</v>
+        <v>19</v>
       </c>
       <c r="F286" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="G286" t="s">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="H286" t="s">
         <v>21</v>
       </c>
       <c r="I286" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J286" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K286" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L286" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B287" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C287" t="s">
         <v>17</v>
       </c>
       <c r="D287" t="s">
-        <v>192</v>
+        <v>628</v>
       </c>
       <c r="E287" t="s">
         <v>19</v>
       </c>
       <c r="F287" t="s">
-        <v>655</v>
+        <v>633</v>
       </c>
       <c r="G287" t="s">
         <v>20</v>
       </c>
       <c r="H287" t="s">
         <v>21</v>
       </c>
       <c r="I287" t="s">
         <v>280</v>
       </c>
       <c r="J287" t="s">
         <v>281</v>
       </c>
       <c r="K287" t="s">
         <v>282</v>
       </c>
       <c r="L287" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>656</v>
       </c>
       <c r="B288" t="s">
         <v>657</v>
       </c>
       <c r="C288" t="s">
         <v>17</v>
       </c>
       <c r="D288" t="s">
-        <v>192</v>
+        <v>628</v>
       </c>
       <c r="E288" t="s">
         <v>19</v>
       </c>
       <c r="F288" t="s">
-        <v>655</v>
+        <v>633</v>
       </c>
       <c r="G288" t="s">
         <v>20</v>
       </c>
       <c r="H288" t="s">
         <v>21</v>
       </c>
       <c r="I288" t="s">
         <v>280</v>
       </c>
       <c r="J288" t="s">
         <v>281</v>
       </c>
       <c r="K288" t="s">
         <v>282</v>
       </c>
       <c r="L288" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>658</v>
       </c>
       <c r="B289" t="s">
         <v>659</v>
       </c>
       <c r="C289" t="s">
         <v>17</v>
       </c>
       <c r="D289" t="s">
-        <v>192</v>
+        <v>628</v>
       </c>
       <c r="E289" t="s">
         <v>19</v>
       </c>
       <c r="F289" t="s">
-        <v>655</v>
+        <v>633</v>
       </c>
       <c r="G289" t="s">
         <v>20</v>
       </c>
       <c r="H289" t="s">
         <v>21</v>
       </c>
       <c r="I289" t="s">
         <v>280</v>
       </c>
       <c r="J289" t="s">
         <v>281</v>
       </c>
       <c r="K289" t="s">
         <v>282</v>
       </c>
       <c r="L289" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>660</v>
       </c>
       <c r="B290" t="s">
         <v>661</v>
       </c>
       <c r="C290" t="s">
         <v>17</v>
       </c>
       <c r="D290" t="s">
-        <v>662</v>
+        <v>628</v>
       </c>
       <c r="E290" t="s">
         <v>19</v>
       </c>
       <c r="F290" t="s">
-        <v>655</v>
+        <v>633</v>
       </c>
       <c r="G290" t="s">
         <v>20</v>
       </c>
       <c r="H290" t="s">
         <v>21</v>
       </c>
       <c r="I290" t="s">
         <v>280</v>
       </c>
       <c r="J290" t="s">
         <v>281</v>
       </c>
       <c r="K290" t="s">
         <v>282</v>
       </c>
       <c r="L290" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
+        <v>662</v>
+      </c>
+      <c r="B291" t="s">
         <v>663</v>
       </c>
-      <c r="B291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C291" t="s">
         <v>17</v>
       </c>
       <c r="D291" t="s">
-        <v>662</v>
+        <v>628</v>
       </c>
       <c r="E291" t="s">
         <v>19</v>
       </c>
       <c r="F291" t="s">
-        <v>655</v>
+        <v>633</v>
       </c>
       <c r="G291" t="s">
         <v>20</v>
       </c>
       <c r="H291" t="s">
         <v>21</v>
       </c>
       <c r="I291" t="s">
         <v>280</v>
       </c>
       <c r="J291" t="s">
         <v>281</v>
       </c>
       <c r="K291" t="s">
         <v>282</v>
       </c>
       <c r="L291" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
+        <v>664</v>
+      </c>
+      <c r="B292" t="s">
         <v>665</v>
       </c>
-      <c r="B292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C292" t="s">
         <v>17</v>
       </c>
       <c r="D292" t="s">
-        <v>662</v>
+        <v>628</v>
       </c>
       <c r="E292" t="s">
         <v>19</v>
       </c>
       <c r="F292" t="s">
-        <v>667</v>
+        <v>633</v>
       </c>
       <c r="G292" t="s">
         <v>20</v>
       </c>
       <c r="H292" t="s">
         <v>21</v>
       </c>
       <c r="I292" t="s">
         <v>280</v>
       </c>
       <c r="J292" t="s">
         <v>281</v>
       </c>
       <c r="K292" t="s">
         <v>282</v>
       </c>
       <c r="L292" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="B293" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="C293" t="s">
         <v>17</v>
       </c>
       <c r="D293" t="s">
-        <v>662</v>
+        <v>628</v>
       </c>
       <c r="E293" t="s">
         <v>19</v>
       </c>
       <c r="F293" t="s">
-        <v>667</v>
+        <v>633</v>
       </c>
       <c r="G293" t="s">
         <v>20</v>
       </c>
       <c r="H293" t="s">
         <v>21</v>
       </c>
       <c r="I293" t="s">
         <v>280</v>
       </c>
       <c r="J293" t="s">
         <v>281</v>
       </c>
       <c r="K293" t="s">
         <v>282</v>
       </c>
       <c r="L293" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
+        <v>668</v>
+      </c>
+      <c r="B294" t="s">
+        <v>669</v>
+      </c>
+      <c r="C294" t="s">
+        <v>17</v>
+      </c>
+      <c r="D294" t="s">
         <v>670</v>
       </c>
-      <c r="B294" t="s">
+      <c r="E294" t="s">
         <v>671</v>
       </c>
-      <c r="C294" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F294" t="s">
-        <v>667</v>
+        <v>20</v>
       </c>
       <c r="G294" t="s">
-        <v>20</v>
+        <v>672</v>
       </c>
       <c r="H294" t="s">
         <v>21</v>
       </c>
       <c r="I294" t="s">
-        <v>280</v>
+        <v>673</v>
       </c>
       <c r="J294" t="s">
-        <v>281</v>
+        <v>674</v>
       </c>
       <c r="K294" t="s">
-        <v>282</v>
+        <v>675</v>
       </c>
       <c r="L294" t="s">
-        <v>283</v>
+        <v>676</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
+        <v>677</v>
+      </c>
+      <c r="B295" t="s">
+        <v>678</v>
+      </c>
+      <c r="C295" t="s">
+        <v>17</v>
+      </c>
+      <c r="D295" t="s">
+        <v>670</v>
+      </c>
+      <c r="E295" t="s">
+        <v>671</v>
+      </c>
+      <c r="F295" t="s">
+        <v>20</v>
+      </c>
+      <c r="G295" t="s">
         <v>672</v>
       </c>
-      <c r="B295" t="s">
+      <c r="H295" t="s">
+        <v>21</v>
+      </c>
+      <c r="I295" t="s">
         <v>673</v>
       </c>
-      <c r="C295" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J295" t="s">
-        <v>281</v>
+        <v>674</v>
       </c>
       <c r="K295" t="s">
-        <v>282</v>
+        <v>675</v>
       </c>
       <c r="L295" t="s">
-        <v>283</v>
+        <v>676</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
+        <v>679</v>
+      </c>
+      <c r="B296" t="s">
+        <v>680</v>
+      </c>
+      <c r="C296" t="s">
+        <v>17</v>
+      </c>
+      <c r="D296" t="s">
+        <v>670</v>
+      </c>
+      <c r="E296" t="s">
+        <v>671</v>
+      </c>
+      <c r="F296" t="s">
+        <v>20</v>
+      </c>
+      <c r="G296" t="s">
+        <v>672</v>
+      </c>
+      <c r="H296" t="s">
+        <v>21</v>
+      </c>
+      <c r="I296" t="s">
+        <v>673</v>
+      </c>
+      <c r="J296" t="s">
         <v>674</v>
       </c>
-      <c r="B296" t="s">
+      <c r="K296" t="s">
         <v>675</v>
       </c>
-      <c r="C296" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L296" t="s">
-        <v>283</v>
+        <v>676</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
+        <v>681</v>
+      </c>
+      <c r="B297" t="s">
+        <v>682</v>
+      </c>
+      <c r="C297" t="s">
+        <v>17</v>
+      </c>
+      <c r="D297" t="s">
+        <v>670</v>
+      </c>
+      <c r="E297" t="s">
+        <v>671</v>
+      </c>
+      <c r="F297" t="s">
+        <v>20</v>
+      </c>
+      <c r="G297" t="s">
+        <v>672</v>
+      </c>
+      <c r="H297" t="s">
+        <v>21</v>
+      </c>
+      <c r="I297" t="s">
+        <v>673</v>
+      </c>
+      <c r="J297" t="s">
+        <v>674</v>
+      </c>
+      <c r="K297" t="s">
+        <v>675</v>
+      </c>
+      <c r="L297" t="s">
         <v>676</v>
-      </c>
-[...31 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="B298" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="C298" t="s">
         <v>17</v>
       </c>
       <c r="D298" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="E298" t="s">
-        <v>19</v>
+        <v>671</v>
       </c>
       <c r="F298" t="s">
-        <v>667</v>
+        <v>20</v>
       </c>
       <c r="G298" t="s">
         <v>20</v>
       </c>
       <c r="H298" t="s">
         <v>21</v>
       </c>
       <c r="I298" t="s">
-        <v>280</v>
+        <v>673</v>
       </c>
       <c r="J298" t="s">
-        <v>281</v>
+        <v>674</v>
       </c>
       <c r="K298" t="s">
-        <v>282</v>
+        <v>675</v>
       </c>
       <c r="L298" t="s">
-        <v>283</v>
+        <v>676</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="B299" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="C299" t="s">
         <v>17</v>
       </c>
       <c r="D299" t="s">
-        <v>662</v>
+        <v>687</v>
       </c>
       <c r="E299" t="s">
-        <v>19</v>
+        <v>688</v>
       </c>
       <c r="F299" t="s">
-        <v>667</v>
+        <v>689</v>
       </c>
       <c r="G299" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H299" t="s">
-        <v>21</v>
+        <v>533</v>
       </c>
       <c r="I299" t="s">
         <v>280</v>
       </c>
       <c r="J299" t="s">
         <v>281</v>
       </c>
       <c r="K299" t="s">
         <v>282</v>
       </c>
       <c r="L299" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="B300" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="C300" t="s">
         <v>17</v>
       </c>
       <c r="D300" t="s">
-        <v>662</v>
+        <v>687</v>
       </c>
       <c r="E300" t="s">
-        <v>19</v>
+        <v>688</v>
       </c>
       <c r="F300" t="s">
-        <v>667</v>
+        <v>689</v>
       </c>
       <c r="G300" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H300" t="s">
-        <v>21</v>
+        <v>533</v>
       </c>
       <c r="I300" t="s">
         <v>280</v>
       </c>
       <c r="J300" t="s">
         <v>281</v>
       </c>
       <c r="K300" t="s">
         <v>282</v>
       </c>
       <c r="L300" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="B301" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="C301" t="s">
         <v>17</v>
       </c>
       <c r="D301" t="s">
-        <v>662</v>
+        <v>687</v>
       </c>
       <c r="E301" t="s">
-        <v>19</v>
+        <v>688</v>
       </c>
       <c r="F301" t="s">
-        <v>667</v>
+        <v>689</v>
       </c>
       <c r="G301" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H301" t="s">
-        <v>21</v>
+        <v>533</v>
       </c>
       <c r="I301" t="s">
         <v>280</v>
       </c>
       <c r="J301" t="s">
         <v>281</v>
       </c>
       <c r="K301" t="s">
         <v>282</v>
       </c>
       <c r="L301" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="B302" t="s">
+        <v>695</v>
+      </c>
+      <c r="C302" t="s">
+        <v>17</v>
+      </c>
+      <c r="D302" t="s">
         <v>687</v>
       </c>
-      <c r="C302" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E302" t="s">
-        <v>19</v>
+        <v>688</v>
       </c>
       <c r="F302" t="s">
-        <v>667</v>
+        <v>689</v>
       </c>
       <c r="G302" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H302" t="s">
-        <v>21</v>
+        <v>533</v>
       </c>
       <c r="I302" t="s">
         <v>280</v>
       </c>
       <c r="J302" t="s">
         <v>281</v>
       </c>
       <c r="K302" t="s">
         <v>282</v>
       </c>
       <c r="L302" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
+        <v>696</v>
+      </c>
+      <c r="B303" t="s">
+        <v>697</v>
+      </c>
+      <c r="C303" t="s">
+        <v>17</v>
+      </c>
+      <c r="D303" t="s">
+        <v>687</v>
+      </c>
+      <c r="E303" t="s">
         <v>688</v>
       </c>
-      <c r="B303" t="s">
+      <c r="F303" t="s">
         <v>689</v>
       </c>
-      <c r="C303" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G303" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H303" t="s">
-        <v>21</v>
+        <v>533</v>
       </c>
       <c r="I303" t="s">
         <v>280</v>
       </c>
       <c r="J303" t="s">
         <v>281</v>
       </c>
       <c r="K303" t="s">
         <v>282</v>
       </c>
       <c r="L303" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="B304" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="C304" t="s">
         <v>17</v>
       </c>
       <c r="D304" t="s">
-        <v>662</v>
+        <v>687</v>
       </c>
       <c r="E304" t="s">
-        <v>19</v>
+        <v>688</v>
       </c>
       <c r="F304" t="s">
-        <v>667</v>
+        <v>689</v>
       </c>
       <c r="G304" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H304" t="s">
-        <v>21</v>
+        <v>533</v>
       </c>
       <c r="I304" t="s">
         <v>280</v>
       </c>
       <c r="J304" t="s">
         <v>281</v>
       </c>
       <c r="K304" t="s">
         <v>282</v>
       </c>
       <c r="L304" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
       <c r="B305" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="C305" t="s">
         <v>17</v>
       </c>
       <c r="D305" t="s">
-        <v>662</v>
+        <v>702</v>
       </c>
       <c r="E305" t="s">
-        <v>19</v>
+        <v>703</v>
       </c>
       <c r="F305" t="s">
-        <v>667</v>
+        <v>704</v>
       </c>
       <c r="G305" t="s">
         <v>20</v>
       </c>
       <c r="H305" t="s">
-        <v>21</v>
+        <v>533</v>
       </c>
       <c r="I305" t="s">
         <v>280</v>
       </c>
       <c r="J305" t="s">
         <v>281</v>
       </c>
       <c r="K305" t="s">
         <v>282</v>
       </c>
       <c r="L305" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>694</v>
+        <v>705</v>
       </c>
       <c r="B306" t="s">
-        <v>695</v>
+        <v>706</v>
       </c>
       <c r="C306" t="s">
         <v>17</v>
       </c>
       <c r="D306" t="s">
-        <v>662</v>
+        <v>702</v>
       </c>
       <c r="E306" t="s">
-        <v>19</v>
+        <v>703</v>
       </c>
       <c r="F306" t="s">
-        <v>667</v>
+        <v>704</v>
       </c>
       <c r="G306" t="s">
         <v>20</v>
       </c>
       <c r="H306" t="s">
-        <v>21</v>
+        <v>533</v>
       </c>
       <c r="I306" t="s">
         <v>280</v>
       </c>
       <c r="J306" t="s">
         <v>281</v>
       </c>
       <c r="K306" t="s">
         <v>282</v>
       </c>
       <c r="L306" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>696</v>
+        <v>707</v>
       </c>
       <c r="B307" t="s">
-        <v>697</v>
+        <v>708</v>
       </c>
       <c r="C307" t="s">
         <v>17</v>
       </c>
       <c r="D307" t="s">
-        <v>662</v>
+        <v>709</v>
       </c>
       <c r="E307" t="s">
-        <v>19</v>
+        <v>710</v>
       </c>
       <c r="F307" t="s">
-        <v>667</v>
+        <v>20</v>
       </c>
       <c r="G307" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H307" t="s">
         <v>21</v>
       </c>
       <c r="I307" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J307" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K307" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L307" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>698</v>
+        <v>711</v>
       </c>
       <c r="B308" t="s">
-        <v>699</v>
+        <v>712</v>
       </c>
       <c r="C308" t="s">
         <v>17</v>
       </c>
       <c r="D308" t="s">
-        <v>662</v>
+        <v>709</v>
       </c>
       <c r="E308" t="s">
-        <v>19</v>
+        <v>710</v>
       </c>
       <c r="F308" t="s">
-        <v>667</v>
+        <v>20</v>
       </c>
       <c r="G308" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H308" t="s">
         <v>21</v>
       </c>
       <c r="I308" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J308" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K308" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L308" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>700</v>
+        <v>713</v>
       </c>
       <c r="B309" t="s">
-        <v>701</v>
+        <v>714</v>
       </c>
       <c r="C309" t="s">
         <v>17</v>
       </c>
       <c r="D309" t="s">
-        <v>662</v>
+        <v>709</v>
       </c>
       <c r="E309" t="s">
-        <v>19</v>
+        <v>710</v>
       </c>
       <c r="F309" t="s">
-        <v>667</v>
+        <v>20</v>
       </c>
       <c r="G309" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H309" t="s">
         <v>21</v>
       </c>
       <c r="I309" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J309" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K309" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L309" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>702</v>
+        <v>715</v>
       </c>
       <c r="B310" t="s">
-        <v>703</v>
+        <v>716</v>
       </c>
       <c r="C310" t="s">
         <v>17</v>
       </c>
       <c r="D310" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="E310" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="F310" t="s">
         <v>20</v>
       </c>
       <c r="G310" t="s">
-        <v>706</v>
+        <v>245</v>
       </c>
       <c r="H310" t="s">
         <v>21</v>
       </c>
       <c r="I310" t="s">
-        <v>707</v>
+        <v>303</v>
       </c>
       <c r="J310" t="s">
-        <v>708</v>
+        <v>304</v>
       </c>
       <c r="K310" t="s">
-        <v>709</v>
+        <v>305</v>
       </c>
       <c r="L310" t="s">
-        <v>710</v>
+        <v>306</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="B311" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="C311" t="s">
         <v>17</v>
       </c>
       <c r="D311" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="E311" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="F311" t="s">
         <v>20</v>
       </c>
       <c r="G311" t="s">
-        <v>706</v>
+        <v>245</v>
       </c>
       <c r="H311" t="s">
         <v>21</v>
       </c>
       <c r="I311" t="s">
-        <v>707</v>
+        <v>303</v>
       </c>
       <c r="J311" t="s">
-        <v>708</v>
+        <v>304</v>
       </c>
       <c r="K311" t="s">
-        <v>709</v>
+        <v>305</v>
       </c>
       <c r="L311" t="s">
-        <v>710</v>
+        <v>306</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="B312" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="C312" t="s">
         <v>17</v>
       </c>
       <c r="D312" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="E312" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="F312" t="s">
         <v>20</v>
       </c>
       <c r="G312" t="s">
-        <v>706</v>
+        <v>245</v>
       </c>
       <c r="H312" t="s">
         <v>21</v>
       </c>
       <c r="I312" t="s">
-        <v>707</v>
+        <v>303</v>
       </c>
       <c r="J312" t="s">
-        <v>708</v>
+        <v>304</v>
       </c>
       <c r="K312" t="s">
-        <v>709</v>
+        <v>305</v>
       </c>
       <c r="L312" t="s">
-        <v>710</v>
+        <v>306</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="B313" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="C313" t="s">
         <v>17</v>
       </c>
       <c r="D313" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="E313" t="s">
-        <v>705</v>
+        <v>723</v>
       </c>
       <c r="F313" t="s">
         <v>20</v>
       </c>
       <c r="G313" t="s">
-        <v>706</v>
+        <v>245</v>
       </c>
       <c r="H313" t="s">
         <v>21</v>
       </c>
       <c r="I313" t="s">
-        <v>707</v>
+        <v>303</v>
       </c>
       <c r="J313" t="s">
-        <v>708</v>
+        <v>304</v>
       </c>
       <c r="K313" t="s">
-        <v>709</v>
+        <v>305</v>
       </c>
       <c r="L313" t="s">
-        <v>710</v>
+        <v>306</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="B314" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="C314" t="s">
         <v>17</v>
       </c>
       <c r="D314" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="E314" t="s">
-        <v>705</v>
+        <v>723</v>
       </c>
       <c r="F314" t="s">
         <v>20</v>
       </c>
       <c r="G314" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H314" t="s">
         <v>21</v>
       </c>
       <c r="I314" t="s">
-        <v>707</v>
+        <v>303</v>
       </c>
       <c r="J314" t="s">
-        <v>708</v>
+        <v>304</v>
       </c>
       <c r="K314" t="s">
-        <v>709</v>
+        <v>305</v>
       </c>
       <c r="L314" t="s">
-        <v>710</v>
+        <v>306</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="B315" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="C315" t="s">
         <v>17</v>
       </c>
       <c r="D315" t="s">
-        <v>721</v>
+        <v>709</v>
       </c>
       <c r="E315" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F315" t="s">
-        <v>723</v>
+        <v>20</v>
       </c>
       <c r="G315" t="s">
         <v>245</v>
       </c>
       <c r="H315" t="s">
-        <v>537</v>
+        <v>21</v>
       </c>
       <c r="I315" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J315" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K315" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L315" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="B316" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="C316" t="s">
         <v>17</v>
       </c>
       <c r="D316" t="s">
-        <v>721</v>
+        <v>709</v>
       </c>
       <c r="E316" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F316" t="s">
-        <v>723</v>
+        <v>20</v>
       </c>
       <c r="G316" t="s">
         <v>245</v>
       </c>
       <c r="H316" t="s">
-        <v>537</v>
+        <v>21</v>
       </c>
       <c r="I316" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J316" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K316" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L316" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="B317" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="C317" t="s">
         <v>17</v>
       </c>
       <c r="D317" t="s">
-        <v>721</v>
+        <v>709</v>
       </c>
       <c r="E317" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F317" t="s">
-        <v>723</v>
+        <v>20</v>
       </c>
       <c r="G317" t="s">
         <v>245</v>
       </c>
       <c r="H317" t="s">
-        <v>537</v>
+        <v>21</v>
       </c>
       <c r="I317" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J317" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K317" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L317" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="B318" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="C318" t="s">
         <v>17</v>
       </c>
       <c r="D318" t="s">
-        <v>721</v>
+        <v>709</v>
       </c>
       <c r="E318" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F318" t="s">
-        <v>723</v>
+        <v>20</v>
       </c>
       <c r="G318" t="s">
         <v>245</v>
       </c>
       <c r="H318" t="s">
-        <v>537</v>
+        <v>21</v>
       </c>
       <c r="I318" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J318" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K318" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L318" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="B319" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="C319" t="s">
         <v>17</v>
       </c>
       <c r="D319" t="s">
-        <v>721</v>
+        <v>709</v>
       </c>
       <c r="E319" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F319" t="s">
-        <v>723</v>
+        <v>20</v>
       </c>
       <c r="G319" t="s">
         <v>245</v>
       </c>
       <c r="H319" t="s">
-        <v>537</v>
+        <v>21</v>
       </c>
       <c r="I319" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J319" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K319" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L319" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="B320" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="C320" t="s">
         <v>17</v>
       </c>
       <c r="D320" t="s">
-        <v>721</v>
+        <v>709</v>
       </c>
       <c r="E320" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F320" t="s">
-        <v>723</v>
+        <v>20</v>
       </c>
       <c r="G320" t="s">
         <v>245</v>
       </c>
       <c r="H320" t="s">
-        <v>537</v>
+        <v>21</v>
       </c>
       <c r="I320" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J320" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K320" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L320" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="B321" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="C321" t="s">
         <v>17</v>
       </c>
       <c r="D321" t="s">
-        <v>736</v>
+        <v>709</v>
       </c>
       <c r="E321" t="s">
-        <v>737</v>
+        <v>723</v>
       </c>
       <c r="F321" t="s">
-        <v>738</v>
+        <v>20</v>
       </c>
       <c r="G321" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H321" t="s">
-        <v>537</v>
+        <v>21</v>
       </c>
       <c r="I321" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J321" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K321" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L321" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B322" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C322" t="s">
         <v>17</v>
       </c>
       <c r="D322" t="s">
-        <v>736</v>
+        <v>709</v>
       </c>
       <c r="E322" t="s">
-        <v>737</v>
+        <v>723</v>
       </c>
       <c r="F322" t="s">
-        <v>738</v>
+        <v>20</v>
       </c>
       <c r="G322" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="H322" t="s">
-        <v>537</v>
+        <v>21</v>
       </c>
       <c r="I322" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="J322" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K322" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L322" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B323" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C323" t="s">
         <v>17</v>
       </c>
       <c r="D323" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E323" t="s">
-        <v>744</v>
+        <v>723</v>
       </c>
       <c r="F323" t="s">
         <v>20</v>
       </c>
       <c r="G323" t="s">
         <v>245</v>
       </c>
       <c r="H323" t="s">
         <v>21</v>
       </c>
       <c r="I323" t="s">
         <v>303</v>
       </c>
       <c r="J323" t="s">
         <v>304</v>
       </c>
       <c r="K323" t="s">
         <v>305</v>
       </c>
       <c r="L323" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
+        <v>744</v>
+      </c>
+      <c r="B324" t="s">
         <v>745</v>
       </c>
-      <c r="B324" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C324" t="s">
         <v>17</v>
       </c>
       <c r="D324" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E324" t="s">
-        <v>744</v>
+        <v>723</v>
       </c>
       <c r="F324" t="s">
         <v>20</v>
       </c>
       <c r="G324" t="s">
         <v>245</v>
       </c>
       <c r="H324" t="s">
         <v>21</v>
       </c>
       <c r="I324" t="s">
         <v>303</v>
       </c>
       <c r="J324" t="s">
         <v>304</v>
       </c>
       <c r="K324" t="s">
         <v>305</v>
       </c>
       <c r="L324" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
+        <v>746</v>
+      </c>
+      <c r="B325" t="s">
         <v>747</v>
       </c>
-      <c r="B325" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C325" t="s">
         <v>17</v>
       </c>
       <c r="D325" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E325" t="s">
-        <v>744</v>
+        <v>723</v>
       </c>
       <c r="F325" t="s">
         <v>20</v>
       </c>
       <c r="G325" t="s">
         <v>245</v>
       </c>
       <c r="H325" t="s">
         <v>21</v>
       </c>
       <c r="I325" t="s">
         <v>303</v>
       </c>
       <c r="J325" t="s">
         <v>304</v>
       </c>
       <c r="K325" t="s">
         <v>305</v>
       </c>
       <c r="L325" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
+        <v>748</v>
+      </c>
+      <c r="B326" t="s">
         <v>749</v>
       </c>
-      <c r="B326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C326" t="s">
         <v>17</v>
       </c>
       <c r="D326" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E326" t="s">
-        <v>744</v>
+        <v>723</v>
       </c>
       <c r="F326" t="s">
         <v>20</v>
       </c>
       <c r="G326" t="s">
         <v>245</v>
       </c>
       <c r="H326" t="s">
         <v>21</v>
       </c>
       <c r="I326" t="s">
         <v>303</v>
       </c>
       <c r="J326" t="s">
         <v>304</v>
       </c>
       <c r="K326" t="s">
         <v>305</v>
       </c>
       <c r="L326" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
+        <v>750</v>
+      </c>
+      <c r="B327" t="s">
         <v>751</v>
       </c>
-      <c r="B327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C327" t="s">
         <v>17</v>
       </c>
       <c r="D327" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E327" t="s">
-        <v>744</v>
+        <v>723</v>
       </c>
       <c r="F327" t="s">
         <v>20</v>
       </c>
       <c r="G327" t="s">
         <v>245</v>
       </c>
       <c r="H327" t="s">
         <v>21</v>
       </c>
       <c r="I327" t="s">
         <v>303</v>
       </c>
       <c r="J327" t="s">
         <v>304</v>
       </c>
       <c r="K327" t="s">
         <v>305</v>
       </c>
       <c r="L327" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
+        <v>752</v>
+      </c>
+      <c r="B328" t="s">
         <v>753</v>
       </c>
-      <c r="B328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C328" t="s">
         <v>17</v>
       </c>
       <c r="D328" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E328" t="s">
-        <v>744</v>
+        <v>723</v>
       </c>
       <c r="F328" t="s">
         <v>20</v>
       </c>
       <c r="G328" t="s">
         <v>245</v>
       </c>
       <c r="H328" t="s">
         <v>21</v>
       </c>
       <c r="I328" t="s">
         <v>303</v>
       </c>
       <c r="J328" t="s">
         <v>304</v>
       </c>
       <c r="K328" t="s">
         <v>305</v>
       </c>
       <c r="L328" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
+        <v>754</v>
+      </c>
+      <c r="B329" t="s">
         <v>755</v>
       </c>
-      <c r="B329" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C329" t="s">
         <v>17</v>
       </c>
       <c r="D329" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E329" t="s">
-        <v>757</v>
+        <v>723</v>
       </c>
       <c r="F329" t="s">
         <v>20</v>
       </c>
       <c r="G329" t="s">
         <v>245</v>
       </c>
       <c r="H329" t="s">
         <v>21</v>
       </c>
       <c r="I329" t="s">
         <v>303</v>
       </c>
       <c r="J329" t="s">
         <v>304</v>
       </c>
       <c r="K329" t="s">
         <v>305</v>
       </c>
       <c r="L329" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="B330" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="C330" t="s">
         <v>17</v>
       </c>
       <c r="D330" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E330" t="s">
-        <v>757</v>
+        <v>723</v>
       </c>
       <c r="F330" t="s">
         <v>20</v>
       </c>
       <c r="G330" t="s">
         <v>245</v>
       </c>
       <c r="H330" t="s">
         <v>21</v>
       </c>
       <c r="I330" t="s">
         <v>303</v>
       </c>
       <c r="J330" t="s">
         <v>304</v>
       </c>
       <c r="K330" t="s">
         <v>305</v>
       </c>
       <c r="L330" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="B331" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="C331" t="s">
         <v>17</v>
       </c>
       <c r="D331" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E331" t="s">
-        <v>757</v>
+        <v>723</v>
       </c>
       <c r="F331" t="s">
         <v>20</v>
       </c>
       <c r="G331" t="s">
         <v>245</v>
       </c>
       <c r="H331" t="s">
         <v>21</v>
       </c>
       <c r="I331" t="s">
         <v>303</v>
       </c>
       <c r="J331" t="s">
         <v>304</v>
       </c>
       <c r="K331" t="s">
         <v>305</v>
       </c>
       <c r="L331" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="B332" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="C332" t="s">
         <v>17</v>
       </c>
       <c r="D332" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E332" t="s">
-        <v>757</v>
+        <v>723</v>
       </c>
       <c r="F332" t="s">
         <v>20</v>
       </c>
       <c r="G332" t="s">
         <v>245</v>
       </c>
       <c r="H332" t="s">
         <v>21</v>
       </c>
       <c r="I332" t="s">
         <v>303</v>
       </c>
       <c r="J332" t="s">
         <v>304</v>
       </c>
       <c r="K332" t="s">
         <v>305</v>
       </c>
       <c r="L332" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="B333" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="C333" t="s">
         <v>17</v>
       </c>
       <c r="D333" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E333" t="s">
-        <v>757</v>
+        <v>723</v>
       </c>
       <c r="F333" t="s">
         <v>20</v>
       </c>
       <c r="G333" t="s">
         <v>245</v>
       </c>
       <c r="H333" t="s">
         <v>21</v>
       </c>
       <c r="I333" t="s">
         <v>303</v>
       </c>
       <c r="J333" t="s">
         <v>304</v>
       </c>
       <c r="K333" t="s">
         <v>305</v>
       </c>
       <c r="L333" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="B334" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="C334" t="s">
         <v>17</v>
       </c>
       <c r="D334" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E334" t="s">
-        <v>757</v>
+        <v>723</v>
       </c>
       <c r="F334" t="s">
         <v>20</v>
       </c>
       <c r="G334" t="s">
         <v>245</v>
       </c>
       <c r="H334" t="s">
         <v>21</v>
       </c>
       <c r="I334" t="s">
         <v>303</v>
       </c>
       <c r="J334" t="s">
         <v>304</v>
       </c>
       <c r="K334" t="s">
         <v>305</v>
       </c>
       <c r="L334" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="B335" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="C335" t="s">
         <v>17</v>
       </c>
       <c r="D335" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E335" t="s">
-        <v>757</v>
+        <v>723</v>
       </c>
       <c r="F335" t="s">
         <v>20</v>
       </c>
       <c r="G335" t="s">
         <v>245</v>
       </c>
       <c r="H335" t="s">
         <v>21</v>
       </c>
       <c r="I335" t="s">
         <v>303</v>
       </c>
       <c r="J335" t="s">
         <v>304</v>
       </c>
       <c r="K335" t="s">
         <v>305</v>
       </c>
       <c r="L335" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="B336" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="C336" t="s">
         <v>17</v>
       </c>
       <c r="D336" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E336" t="s">
-        <v>757</v>
+        <v>723</v>
       </c>
       <c r="F336" t="s">
         <v>20</v>
       </c>
       <c r="G336" t="s">
         <v>245</v>
       </c>
       <c r="H336" t="s">
         <v>21</v>
       </c>
       <c r="I336" t="s">
         <v>303</v>
       </c>
       <c r="J336" t="s">
         <v>304</v>
       </c>
       <c r="K336" t="s">
         <v>305</v>
       </c>
       <c r="L336" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="B337" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="C337" t="s">
         <v>17</v>
       </c>
       <c r="D337" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="E337" t="s">
-        <v>757</v>
+        <v>723</v>
       </c>
       <c r="F337" t="s">
         <v>20</v>
       </c>
       <c r="G337" t="s">
         <v>245</v>
       </c>
       <c r="H337" t="s">
         <v>21</v>
       </c>
       <c r="I337" t="s">
         <v>303</v>
       </c>
       <c r="J337" t="s">
         <v>304</v>
       </c>
       <c r="K337" t="s">
         <v>305</v>
       </c>
       <c r="L337" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
+        <v>772</v>
+      </c>
+      <c r="B338" t="s">
+        <v>773</v>
+      </c>
+      <c r="C338" t="s">
+        <v>17</v>
+      </c>
+      <c r="D338" t="s">
         <v>774</v>
       </c>
-      <c r="B338" t="s">
+      <c r="E338" t="s">
         <v>775</v>
       </c>
-      <c r="C338" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F338" t="s">
-        <v>20</v>
+        <v>776</v>
       </c>
       <c r="G338" t="s">
         <v>245</v>
       </c>
       <c r="H338" t="s">
         <v>21</v>
       </c>
       <c r="I338" t="s">
         <v>303</v>
       </c>
       <c r="J338" t="s">
         <v>304</v>
       </c>
       <c r="K338" t="s">
         <v>305</v>
       </c>
       <c r="L338" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
+        <v>777</v>
+      </c>
+      <c r="B339" t="s">
+        <v>778</v>
+      </c>
+      <c r="C339" t="s">
+        <v>17</v>
+      </c>
+      <c r="D339" t="s">
+        <v>774</v>
+      </c>
+      <c r="E339" t="s">
+        <v>775</v>
+      </c>
+      <c r="F339" t="s">
         <v>776</v>
-      </c>
-[...13 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G339" t="s">
         <v>245</v>
       </c>
       <c r="H339" t="s">
         <v>21</v>
       </c>
       <c r="I339" t="s">
         <v>303</v>
       </c>
       <c r="J339" t="s">
         <v>304</v>
       </c>
       <c r="K339" t="s">
         <v>305</v>
       </c>
       <c r="L339" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B340" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C340" t="s">
         <v>17</v>
       </c>
       <c r="D340" t="s">
-        <v>743</v>
+        <v>781</v>
       </c>
       <c r="E340" t="s">
-        <v>757</v>
+        <v>782</v>
       </c>
       <c r="F340" t="s">
-        <v>20</v>
+        <v>783</v>
       </c>
       <c r="G340" t="s">
-        <v>245</v>
+        <v>20</v>
       </c>
       <c r="H340" t="s">
         <v>21</v>
       </c>
       <c r="I340" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="J340" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="K340" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="L340" t="s">
-        <v>306</v>
-[...606 lines deleted...]
-      <c r="L356" t="s">
         <v>283</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>