--- v0 (2026-09-22)
+++ v1 (2026-11-08)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="42">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 19:4:18</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="56">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 08/11/2026 às 8:33:23</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=6707</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -96,93 +96,135 @@
   <si>
     <t>03/03/2004</t>
   </si>
   <si>
     <t>Animalia Chordata Aves Galliformes Phasianidae Gallus gallus</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>nao disponivel</t>
   </si>
   <si>
     <t>Coleção de Microrganismos de Interesse para Avicultura e Suinocultura</t>
   </si>
   <si>
     <t>Microrganismos de Interesse para Suinocultura e Avicultura</t>
   </si>
   <si>
     <t>Catia Silene Klein</t>
   </si>
   <si>
     <t>catia.klein@embrapa.br</t>
   </si>
   <si>
+    <t>BRM 070006</t>
+  </si>
+  <si>
+    <t>BRMSA 3628</t>
+  </si>
+  <si>
+    <t>Brasil  São Paulo  São Paulo</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>Tecido animal</t>
+  </si>
+  <si>
+    <t>BRM 070007</t>
+  </si>
+  <si>
+    <t>BRMSA 3629</t>
+  </si>
+  <si>
+    <t>Brasil  Santa Catarina  Capinzal</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>Água</t>
+  </si>
+  <si>
+    <t>disponivel</t>
+  </si>
+  <si>
+    <t>BRM 070008</t>
+  </si>
+  <si>
+    <t>BRMSA 3630</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>BRM 070024</t>
+  </si>
+  <si>
+    <t>BRMSA 3646</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
     <t>BRM 071488</t>
   </si>
   <si>
     <t>BRMSA 3761</t>
   </si>
   <si>
     <t>Brasil  Paraná  Cascavel</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>Fígado</t>
   </si>
   <si>
     <t>BRM 071489</t>
   </si>
   <si>
     <t>BRMSA 3762</t>
   </si>
   <si>
     <t>Brasil  Paraná  Palotina</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>Órgãos de animal</t>
   </si>
   <si>
     <t>BRM 072393</t>
   </si>
   <si>
     <t>BRMSA 3998</t>
-  </si>
-[...7 lines deleted...]
-    <t>Água</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -382,95 +424,247 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I7" t="s">
         <v>23</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7" t="s">
         <v>25</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H8" t="s">
+        <v>37</v>
+      </c>
+      <c r="I8" t="s">
+        <v>23</v>
+      </c>
+      <c r="J8" t="s">
+        <v>24</v>
+      </c>
+      <c r="K8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
         <v>41</v>
       </c>
-      <c r="H8" t="s">
+      <c r="B9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" t="s">
+        <v>23</v>
+      </c>
+      <c r="J9" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
         <v>22</v>
       </c>
-      <c r="I8" t="s">
-[...8 lines deleted...]
-      <c r="L8" t="s">
+      <c r="I10" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" t="s">
+        <v>24</v>
+      </c>
+      <c r="K10" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" t="s">
+        <v>23</v>
+      </c>
+      <c r="J11" t="s">
+        <v>24</v>
+      </c>
+      <c r="K11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>