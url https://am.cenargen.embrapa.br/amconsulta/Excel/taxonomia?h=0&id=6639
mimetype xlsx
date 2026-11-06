--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,113 +13,146 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="31">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 6:48:54</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="42">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 4:45:59</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=6639</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
   <si>
     <t>Substrato</t>
   </si>
   <si>
     <t>Intercâmbio</t>
   </si>
   <si>
     <t>Coleção</t>
   </si>
   <si>
     <t>Especialidade</t>
   </si>
   <si>
     <t>Especialista</t>
   </si>
   <si>
     <t>Email Especialista</t>
   </si>
   <si>
+    <t>BRM 067181</t>
+  </si>
+  <si>
+    <t>CNPSo 3603</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Saccharomycetaceae Saccharomyces cerevisiae</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Lapa</t>
+  </si>
+  <si>
+    <t>[N.I.]</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>nao disponivel</t>
+  </si>
+  <si>
+    <t>Centro de Recursos Microbiológicos da Embrapa Soja</t>
+  </si>
+  <si>
+    <t>Microrganismos Multifuncionais da Embrapa Soja</t>
+  </si>
+  <si>
+    <t>Mariangela Hungria da Cunha</t>
+  </si>
+  <si>
+    <t>mariangela.hungria@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 067182</t>
+  </si>
+  <si>
+    <t>CNPSo 3604</t>
+  </si>
+  <si>
     <t>BRM 072060</t>
   </si>
   <si>
     <t>UV 4045</t>
   </si>
   <si>
-    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Saccharomycetaceae Saccharomyces cerevisiae</t>
-[...1 lines deleted...]
-  <si>
     <t>Brasil  Alagoas  Palmeira dos Indios</t>
   </si>
   <si>
     <t>03/07/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>Fruto</t>
   </si>
   <si>
     <t>disponivel</t>
   </si>
   <si>
     <t>Coleção de Microrganismos de Interesse Agroindustrial</t>
   </si>
   <si>
     <t>Microrganismos de Interesse Agroindustrial</t>
   </si>
   <si>
     <t>Bruna Carla Agustini</t>
   </si>
   <si>
     <t>bruna.agustini@embrapa.br</t>
   </si>
   <si>
     <t>BRM 072061</t>
   </si>
   <si>
     <t>UV 4046</t>
   </si>
@@ -190,55 +223,55 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="66.08984375"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.03310546875"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="93.58505859375"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="32.10751953125"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="11.4357421875"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="9.84228515625"/>
-    <col min="8" max="8" bestFit="true" customWidth="true" width="12.02548828125"/>
+    <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="50.25283203125"/>
-    <col min="10" max="10" bestFit="true" customWidth="true" width="39.8494140625"/>
-[...1 lines deleted...]
-    <col min="12" max="12" bestFit="true" customWidth="true" width="26.20732421875"/>
+    <col min="10" max="10" bestFit="true" customWidth="true" width="45.15712890625"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.39814453125"/>
+    <col min="12" max="12" bestFit="true" customWidth="true" width="30.72119140625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
@@ -270,136 +303,212 @@
       </c>
       <c r="L4" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
         <v>21</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>22</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>23</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
         <v>21</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>22</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>23</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I7" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L7" t="s">
-        <v>26</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" t="s">
+        <v>36</v>
+      </c>
+      <c r="L8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" t="s">
+        <v>33</v>
+      </c>
+      <c r="I9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" t="s">
+        <v>35</v>
+      </c>
+      <c r="K9" t="s">
+        <v>36</v>
+      </c>
+      <c r="L9" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>