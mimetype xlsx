--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 8:25:25</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="30">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 7:3:3</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=6005</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -94,50 +94,59 @@
     <t>Paquistão  Punjab (Paquistão)  (Não Informado)</t>
   </si>
   <si>
     <t>[N.I.]</t>
   </si>
   <si>
     <t>Plantae Tracheophyta Liliopsida Poales Poaceae Kallar grass</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>nao disponivel</t>
   </si>
   <si>
     <t>Centro de Recursos Microbiológicos da Embrapa Soja</t>
   </si>
   <si>
     <t>Microrganismos Multifuncionais da Embrapa Soja</t>
   </si>
   <si>
     <t>Mariangela Hungria da Cunha</t>
   </si>
   <si>
     <t>mariangela.hungria@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 073548</t>
+  </si>
+  <si>
+    <t>CNPSo 4691</t>
+  </si>
+  <si>
+    <t>(Não informado)  (Não informado) (Não informado)  (Não Informado)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -174,51 +183,51 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="66.08984375"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.03310546875"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="89.24306640625"/>
-    <col min="4" max="4" bestFit="true" customWidth="true" width="43.396484375"/>
+    <col min="4" max="4" bestFit="true" customWidth="true" width="62.83857421875"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="54.1751953125"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="9.84228515625"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="48.479296875"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="45.15712890625"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="27.39814453125"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="30.72119140625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -276,42 +285,80 @@
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
       <c r="I5" t="s">
         <v>23</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>