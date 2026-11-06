--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="39">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 18:16:34</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="37">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 10:17:56</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=5957</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -96,84 +96,78 @@
   <si>
     <t>11/08/2015</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Solo de plantação de dendê</t>
   </si>
   <si>
     <t>nao disponivel</t>
   </si>
   <si>
     <t>Coleção de Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
   </si>
   <si>
     <t>Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
   </si>
   <si>
     <t>Léia Cecilia de Lima Fávaro</t>
   </si>
   <si>
     <t>cnpae.cmmaabio@embrapa.br</t>
   </si>
   <si>
+    <t>BRM 057297</t>
+  </si>
+  <si>
+    <t>CNPAE 1149</t>
+  </si>
+  <si>
+    <t>17/08/2015</t>
+  </si>
+  <si>
+    <t>Combustível (B7 S500)</t>
+  </si>
+  <si>
     <t>BRM 057336</t>
   </si>
   <si>
     <t>CNPAE 1182</t>
   </si>
   <si>
-    <t>17/08/2015</t>
-[...7 lines deleted...]
-  <si>
     <t>BRM 061105</t>
   </si>
   <si>
     <t>CNPAE 3885</t>
   </si>
   <si>
     <t>Estados Unidos  Virginia  Manassas</t>
   </si>
   <si>
     <t>26/04/2016</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/12/2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -335,118 +329,118 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="I6" t="s">
         <v>23</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
         <v>25</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
         <v>23</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7" t="s">
         <v>25</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
       <c r="I8" t="s">
         <v>23</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
         <v>25</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>