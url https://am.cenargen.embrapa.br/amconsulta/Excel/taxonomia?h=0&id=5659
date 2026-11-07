--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="35">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 0:47:38</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="34">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 6:35:55</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=5659</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -115,53 +115,50 @@
     <t>Léia Cecilia de Lima Fávaro</t>
   </si>
   <si>
     <t>cnpae.cmmaabio@embrapa.br</t>
   </si>
   <si>
     <t>BRM 058369</t>
   </si>
   <si>
     <t>CNPAE 2131</t>
   </si>
   <si>
     <t>BRM 058370</t>
   </si>
   <si>
     <t>CNPAE 2132</t>
   </si>
   <si>
     <t>BRM 058371</t>
   </si>
   <si>
     <t>CNPAE 2133</t>
   </si>
   <si>
     <t>Endofítico de folha de cana-de-açúcar</t>
-  </si>
-[...1 lines deleted...]
-    <t>disponivel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -399,51 +396,51 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
         <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="I8" t="s">
         <v>23</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
         <v>25</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 