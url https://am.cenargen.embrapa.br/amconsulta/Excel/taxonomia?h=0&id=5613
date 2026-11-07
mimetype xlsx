--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="91">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 6:33:23</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="114">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 13:49:3</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=5613</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -286,50 +286,119 @@
     <t>BRM 068492</t>
   </si>
   <si>
     <t>BR 15142</t>
   </si>
   <si>
     <t>BRM 072598</t>
   </si>
   <si>
     <t>CNPSo 4759</t>
   </si>
   <si>
     <t>Peru  San Mart?n  Tocache</t>
   </si>
   <si>
     <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Inga sp.</t>
   </si>
   <si>
     <t>Microrganismos Multifuncionais da Embrapa Soja</t>
   </si>
   <si>
     <t>Mariangela Hungria da Cunha</t>
   </si>
   <si>
     <t>mariangela.hungria@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 073629</t>
+  </si>
+  <si>
+    <t>CNPSo 4769</t>
+  </si>
+  <si>
+    <t>Brasil  Pernambuco  Capoeiras</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Glycine max</t>
+  </si>
+  <si>
+    <t>BRM 073630</t>
+  </si>
+  <si>
+    <t>CNPSo 4770</t>
+  </si>
+  <si>
+    <t>Brasil  Bahia  Uau�</t>
+  </si>
+  <si>
+    <t>BRM 073631</t>
+  </si>
+  <si>
+    <t>CNPSo 4771</t>
+  </si>
+  <si>
+    <t>BRM 073632</t>
+  </si>
+  <si>
+    <t>CNPSo 4772</t>
+  </si>
+  <si>
+    <t>Brasil  Minas Gerais  Uberl�ndia</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>BRM 073633</t>
+  </si>
+  <si>
+    <t>CNPSo 4773</t>
+  </si>
+  <si>
+    <t>Brasil  Rio Grande do Sul  Capivari do Sul</t>
+  </si>
+  <si>
+    <t>19/01/2021</t>
+  </si>
+  <si>
+    <t>BRM 073634</t>
+  </si>
+  <si>
+    <t>CNPSo 4774</t>
+  </si>
+  <si>
+    <t>Brasil  São Paulo  �guas de Santa B�rbara</t>
+  </si>
+  <si>
+    <t>BRM 073635</t>
+  </si>
+  <si>
+    <t>CNPSo 4775</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -1076,42 +1145,308 @@
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>87</v>
       </c>
       <c r="G21" t="s">
         <v>21</v>
       </c>
       <c r="H21" t="s">
         <v>22</v>
       </c>
       <c r="I21" t="s">
         <v>58</v>
       </c>
       <c r="J21" t="s">
         <v>88</v>
       </c>
       <c r="K21" t="s">
         <v>89</v>
       </c>
       <c r="L21" t="s">
         <v>90</v>
       </c>
     </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" t="s">
+        <v>94</v>
+      </c>
+      <c r="F22" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" t="s">
+        <v>58</v>
+      </c>
+      <c r="J22" t="s">
+        <v>88</v>
+      </c>
+      <c r="K22" t="s">
+        <v>89</v>
+      </c>
+      <c r="L22" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
+        <v>98</v>
+      </c>
+      <c r="E23" t="s">
+        <v>94</v>
+      </c>
+      <c r="F23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I23" t="s">
+        <v>58</v>
+      </c>
+      <c r="J23" t="s">
+        <v>88</v>
+      </c>
+      <c r="K23" t="s">
+        <v>89</v>
+      </c>
+      <c r="L23" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" t="s">
+        <v>94</v>
+      </c>
+      <c r="F24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>22</v>
+      </c>
+      <c r="I24" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" t="s">
+        <v>88</v>
+      </c>
+      <c r="K24" t="s">
+        <v>89</v>
+      </c>
+      <c r="L24" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" t="s">
+        <v>103</v>
+      </c>
+      <c r="E25" t="s">
+        <v>104</v>
+      </c>
+      <c r="F25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" t="s">
+        <v>58</v>
+      </c>
+      <c r="J25" t="s">
+        <v>88</v>
+      </c>
+      <c r="K25" t="s">
+        <v>89</v>
+      </c>
+      <c r="L25" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>107</v>
+      </c>
+      <c r="E26" t="s">
+        <v>108</v>
+      </c>
+      <c r="F26" t="s">
+        <v>95</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>22</v>
+      </c>
+      <c r="I26" t="s">
+        <v>58</v>
+      </c>
+      <c r="J26" t="s">
+        <v>88</v>
+      </c>
+      <c r="K26" t="s">
+        <v>89</v>
+      </c>
+      <c r="L26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" t="s">
+        <v>111</v>
+      </c>
+      <c r="E27" t="s">
+        <v>108</v>
+      </c>
+      <c r="F27" t="s">
+        <v>95</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>22</v>
+      </c>
+      <c r="I27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J27" t="s">
+        <v>88</v>
+      </c>
+      <c r="K27" t="s">
+        <v>89</v>
+      </c>
+      <c r="L27" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" t="s">
+        <v>94</v>
+      </c>
+      <c r="F28" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>22</v>
+      </c>
+      <c r="I28" t="s">
+        <v>58</v>
+      </c>
+      <c r="J28" t="s">
+        <v>88</v>
+      </c>
+      <c r="K28" t="s">
+        <v>89</v>
+      </c>
+      <c r="L28" t="s">
+        <v>90</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>