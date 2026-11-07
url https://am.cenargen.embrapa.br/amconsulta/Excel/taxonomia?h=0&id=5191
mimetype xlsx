--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="75">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 6:33:13</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="81">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 9:42:23</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=5191</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -199,50 +199,68 @@
     <t>CNPAE 832</t>
   </si>
   <si>
     <t>BRM 052945</t>
   </si>
   <si>
     <t>CNPAE 716</t>
   </si>
   <si>
     <t>BRM 052949</t>
   </si>
   <si>
     <t>CNPAE 717</t>
   </si>
   <si>
     <t>BRM 052953</t>
   </si>
   <si>
     <t>CNPAE 718</t>
   </si>
   <si>
     <t>BRM 052959</t>
   </si>
   <si>
     <t>CNPAE 813</t>
+  </si>
+  <si>
+    <t>BRM 063285</t>
+  </si>
+  <si>
+    <t>CNPAE 4145</t>
+  </si>
+  <si>
+    <t>Brasil  São Paulo  Bertioga</t>
+  </si>
+  <si>
+    <t>24/09/2012</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Lamiales Acanthaceae Avicennia schaueriana</t>
+  </si>
+  <si>
+    <t>Endofítico de Avicennia schaueriana (mangue-preto)</t>
   </si>
   <si>
     <t>BRM 065492</t>
   </si>
   <si>
     <t>CMPC 2473</t>
   </si>
   <si>
     <t>Brasil  Minas Gerais  Sete Lagoas</t>
   </si>
   <si>
     <t>17/06/2013</t>
   </si>
   <si>
     <t>Raiz (milho)</t>
   </si>
   <si>
     <t>Coleção de Microrganismos Multifuncionais da Embrapa Milho e Sorgo</t>
   </si>
   <si>
     <t>Microrganismos Promotores de Crescimento</t>
   </si>
   <si>
     <t>Ivanildo Evódio Marriel</t>
   </si>
@@ -320,52 +338,52 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="66.08984375"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.03310546875"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="57.6041015625"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="31.5607421875"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="11.4357421875"/>
-    <col min="7" max="7" bestFit="true" customWidth="true" width="21.0287109375"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="76.05595703125"/>
+    <col min="7" max="7" bestFit="true" customWidth="true" width="47.77607421875"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="75.2982421875"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="63.3318359375"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="24.71796875"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="28.7435546875"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>3</v>
@@ -969,101 +987,139 @@
       </c>
       <c r="K19" t="s">
         <v>34</v>
       </c>
       <c r="L19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>64</v>
       </c>
       <c r="E20" t="s">
         <v>65</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="G20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H20" t="s">
         <v>22</v>
       </c>
       <c r="I20" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="J20" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="K20" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="L20" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" t="s">
         <v>71</v>
       </c>
-      <c r="B21" t="s">
+      <c r="F21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" t="s">
         <v>72</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="H21" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" t="s">
         <v>73</v>
       </c>
-      <c r="E21" t="s">
+      <c r="J21" t="s">
         <v>74</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21" t="s">
+      <c r="K21" t="s">
+        <v>75</v>
+      </c>
+      <c r="L21" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" t="s">
+        <v>80</v>
+      </c>
+      <c r="F22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" t="s">
         <v>21</v>
       </c>
-      <c r="H21" t="s">
-[...12 lines deleted...]
-        <v>70</v>
+      <c r="H22" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" t="s">
+        <v>73</v>
+      </c>
+      <c r="J22" t="s">
+        <v>74</v>
+      </c>
+      <c r="K22" t="s">
+        <v>75</v>
+      </c>
+      <c r="L22" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>