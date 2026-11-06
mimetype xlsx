--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="61">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 12:3:55</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="84">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 4:4:51</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=4589</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -150,96 +150,165 @@
   <si>
     <t>Plantae Magnoliophyta Liliopsida Arecales Arecaceae Elaeis guineensis</t>
   </si>
   <si>
     <t>Epifítico de frutos de dendezeiro</t>
   </si>
   <si>
     <t>Coleção de Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
   </si>
   <si>
     <t>Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
   </si>
   <si>
     <t>Léia Cecilia de Lima Fávaro</t>
   </si>
   <si>
     <t>cnpae.cmmaabio@embrapa.br</t>
   </si>
   <si>
     <t>BRM 058834</t>
   </si>
   <si>
     <t>CNPAE 2551</t>
   </si>
   <si>
+    <t>BRM 063252</t>
+  </si>
+  <si>
+    <t>CNPAE 4112</t>
+  </si>
+  <si>
+    <t>Brasil  Goiás  Morrinhos</t>
+  </si>
+  <si>
+    <t>24/09/2012</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Glycine max</t>
+  </si>
+  <si>
+    <t>Solo de cultivo de soja (Glycine max)</t>
+  </si>
+  <si>
+    <t>BRM 063266</t>
+  </si>
+  <si>
+    <t>CNPAE 4126</t>
+  </si>
+  <si>
+    <t>Brasil  São Paulo  Mogi Das Cruzes</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Lamiales Bignoniaceae Tecoma stans</t>
+  </si>
+  <si>
+    <t>Endofítico de caule de ipê-mirim (Tecoma stans)</t>
+  </si>
+  <si>
     <t>BRM 069181</t>
   </si>
   <si>
     <t>BRMSA 3567</t>
   </si>
   <si>
     <t>Brasil  Santa Catarina  Concórdia</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>Animalia Chordata Mammalia Artiodactyla Suidae Sus scrofa domesticus</t>
   </si>
   <si>
     <t>Sêmen suíno</t>
   </si>
   <si>
     <t>Coleção de Microrganismos de Interesse para Avicultura e Suinocultura</t>
   </si>
   <si>
     <t>Microrganismos de Interesse para Suinocultura e Avicultura</t>
   </si>
   <si>
     <t>Catia Silene Klein</t>
   </si>
   <si>
     <t>catia.klein@embrapa.br</t>
   </si>
   <si>
     <t>BRM 069262</t>
   </si>
   <si>
     <t>BRMSA 3602</t>
   </si>
   <si>
     <t>Brasil  Rio Grande do Sul  Estrela</t>
   </si>
   <si>
     <t>06/07/2022</t>
   </si>
   <si>
     <t>BRM 069264</t>
   </si>
   <si>
     <t>BRMSA 3604</t>
+  </si>
+  <si>
+    <t>BRM 073648</t>
+  </si>
+  <si>
+    <t>GL 10734</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Piraí do Sul</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Leite</t>
+  </si>
+  <si>
+    <t>Coleção de Microrganismos de Interesse para a Agroindústria e Pecuária</t>
+  </si>
+  <si>
+    <t>Microrganismos do Agronegócio do Leite</t>
+  </si>
+  <si>
+    <t>Carla Christine Lange</t>
+  </si>
+  <si>
+    <t>carla.lange@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 073657</t>
+  </si>
+  <si>
+    <t>GL 10743</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Ponta Grossa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -276,54 +345,54 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="66.08984375"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.3666015625"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="95.60888671875"/>
-    <col min="4" max="4" bestFit="true" customWidth="true" width="30.39521484375"/>
+    <col min="4" max="4" bestFit="true" customWidth="true" width="31.227734375"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="65.64970703125"/>
-    <col min="7" max="7" bestFit="true" customWidth="true" width="29.99130859375"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="68.74697265625"/>
+    <col min="7" max="7" bestFit="true" customWidth="true" width="43.9228515625"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="73.73525390625"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="63.3318359375"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="24.71796875"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="28.7435546875"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>3</v>
@@ -518,130 +587,282 @@
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>47</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>49</v>
       </c>
       <c r="G9" t="s">
         <v>50</v>
       </c>
       <c r="H9" t="s">
         <v>32</v>
       </c>
       <c r="I9" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="K9" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="L9" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>53</v>
+      </c>
+      <c r="E10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H10" t="s">
         <v>32</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="K10" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="L10" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" t="s">
         <v>59</v>
       </c>
-      <c r="B11" t="s">
+      <c r="F11" t="s">
         <v>60</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="H11" t="s">
         <v>32</v>
       </c>
       <c r="I11" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="J11" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="K11" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="L11" t="s">
-        <v>54</v>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" t="s">
+        <v>68</v>
+      </c>
+      <c r="E12" t="s">
+        <v>69</v>
+      </c>
+      <c r="F12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G12" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" t="s">
+        <v>32</v>
+      </c>
+      <c r="I12" t="s">
+        <v>62</v>
+      </c>
+      <c r="J12" t="s">
+        <v>63</v>
+      </c>
+      <c r="K12" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" t="s">
+        <v>68</v>
+      </c>
+      <c r="E13" t="s">
+        <v>69</v>
+      </c>
+      <c r="F13" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K13" t="s">
+        <v>64</v>
+      </c>
+      <c r="L13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>74</v>
+      </c>
+      <c r="E14" t="s">
+        <v>75</v>
+      </c>
+      <c r="F14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" t="s">
+        <v>76</v>
+      </c>
+      <c r="H14" t="s">
+        <v>32</v>
+      </c>
+      <c r="I14" t="s">
+        <v>77</v>
+      </c>
+      <c r="J14" t="s">
+        <v>78</v>
+      </c>
+      <c r="K14" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G15" t="s">
+        <v>76</v>
+      </c>
+      <c r="H15" t="s">
+        <v>32</v>
+      </c>
+      <c r="I15" t="s">
+        <v>77</v>
+      </c>
+      <c r="J15" t="s">
+        <v>78</v>
+      </c>
+      <c r="K15" t="s">
+        <v>79</v>
+      </c>
+      <c r="L15" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>