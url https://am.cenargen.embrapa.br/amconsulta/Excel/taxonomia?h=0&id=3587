--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,106 +13,139 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="60">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 15:49:27</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="70">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 6:39:46</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=3587</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
   <si>
     <t>Substrato</t>
   </si>
   <si>
     <t>Intercâmbio</t>
   </si>
   <si>
     <t>Coleção</t>
   </si>
   <si>
     <t>Especialidade</t>
   </si>
   <si>
     <t>Especialista</t>
   </si>
   <si>
     <t>Email Especialista</t>
   </si>
   <si>
+    <t>BRM 042195</t>
+  </si>
+  <si>
+    <t>CMPC 1311</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fungi Ascomycota Saccharomycetes Saccharomycetales Not assigned Wickerhamomyces anomalus </t>
+  </si>
+  <si>
+    <t>Brasil  Minas Gerais  Sete Lagoas</t>
+  </si>
+  <si>
+    <t>25/10/2010</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Liliopsida Poales Poaceae Sorghum bicolor</t>
+  </si>
+  <si>
+    <t>Caldo de colmo (sorgo sacarino)</t>
+  </si>
+  <si>
+    <t>nao disponivel</t>
+  </si>
+  <si>
+    <t>Coleção de Microrganismos Multifuncionais da Embrapa Milho e Sorgo</t>
+  </si>
+  <si>
+    <t>Microrganismos Promotores de Crescimento</t>
+  </si>
+  <si>
+    <t>Ivanildo Evódio Marriel</t>
+  </si>
+  <si>
+    <t>ivanildo.marriel@embrapa.br</t>
+  </si>
+  <si>
     <t>BRM 051618</t>
   </si>
   <si>
     <t>CNPAE 3716</t>
   </si>
   <si>
-    <t xml:space="preserve">Fungi Ascomycota Saccharomycetes Saccharomycetales Not assigned Wickerhamomyces anomalus </t>
-[...1 lines deleted...]
-  <si>
     <t>Brasil  São Paulo  Piracicaba</t>
   </si>
   <si>
     <t>04/08/2015</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Mosto e/ou vinho de usina sucroalcooleira</t>
   </si>
   <si>
     <t>disponivel</t>
   </si>
   <si>
     <t>Coleção de Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
   </si>
   <si>
     <t>Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
   </si>
   <si>
     <t>Léia Cecilia de Lima Fávaro</t>
   </si>
   <si>
     <t>cnpae.cmmaabio@embrapa.br</t>
@@ -148,53 +181,50 @@
     <t>CNPAE 3733</t>
   </si>
   <si>
     <t>BRM 051654</t>
   </si>
   <si>
     <t>CNPAE 3827</t>
   </si>
   <si>
     <t>BRM 051658</t>
   </si>
   <si>
     <t>CNPAE 3735</t>
   </si>
   <si>
     <t>BRM 051660</t>
   </si>
   <si>
     <t>CNPAE 3740</t>
   </si>
   <si>
     <t>BRM 051692</t>
   </si>
   <si>
     <t>CNPAE 3767</t>
-  </si>
-[...1 lines deleted...]
-    <t>nao disponivel</t>
   </si>
   <si>
     <t>BRM 051694</t>
   </si>
   <si>
     <t>CNPAE 3760</t>
   </si>
   <si>
     <t>BRM 051696</t>
   </si>
   <si>
     <t>CNPAE 3759</t>
   </si>
   <si>
     <t>BRM 051698</t>
   </si>
   <si>
     <t>CNPAE 3769</t>
   </si>
   <si>
     <t>BRM 051710</t>
   </si>
   <si>
     <t>CNPAE 3768</t>
   </si>
@@ -273,53 +303,53 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="66.08984375"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.03310546875"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="89.93701171875"/>
-    <col min="4" max="4" bestFit="true" customWidth="true" width="25.55478515625"/>
+    <col min="4" max="4" bestFit="true" customWidth="true" width="29.87529296875"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="11.4357421875"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="60.0189453125"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="38.95888671875"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="73.73525390625"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="63.3318359375"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="24.71796875"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="28.7435546875"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
@@ -386,601 +416,639 @@
       </c>
       <c r="I5" t="s">
         <v>23</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I6" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J6" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K6" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L6" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G7" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I7" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H8" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I8" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J8" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L8" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J9" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K9" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L9" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G10" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H10" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I10" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J10" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K10" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L10" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G11" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H11" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I11" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J11" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K11" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L11" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G12" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H12" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I12" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J12" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K12" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L12" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G13" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H13" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I13" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J13" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K13" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G14" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H14" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="I14" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J14" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L14" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F15" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G15" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H15" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I15" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J15" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K15" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L15" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G16" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H16" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I16" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J16" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K16" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L16" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F17" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G17" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H17" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I17" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J17" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K17" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L17" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F18" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G18" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H18" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I18" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J18" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K18" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L18" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F19" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G19" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H19" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I19" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J19" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K19" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L19" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G20" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H20" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I20" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J20" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="K20" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="L20" t="s">
-        <v>26</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>68</v>
+      </c>
+      <c r="E21" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" t="s">
+        <v>31</v>
+      </c>
+      <c r="G21" t="s">
+        <v>32</v>
+      </c>
+      <c r="H21" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" t="s">
+        <v>34</v>
+      </c>
+      <c r="J21" t="s">
+        <v>35</v>
+      </c>
+      <c r="K21" t="s">
+        <v>36</v>
+      </c>
+      <c r="L21" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>