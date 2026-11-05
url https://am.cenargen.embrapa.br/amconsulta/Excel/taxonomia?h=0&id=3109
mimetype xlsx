--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="62">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 2:53:55</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="67">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 05/11/2026 às 4:15:37</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=3109</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -199,50 +199,65 @@
     <t>Brasil  Santa Catarina  Urussanga</t>
   </si>
   <si>
     <t>16/01/2017</t>
   </si>
   <si>
     <t>Plantae Magnoliophyta Magnoliopsida Vitales Vitaceae Juss. (1789) Vitis L. (1753)  sp.</t>
   </si>
   <si>
     <t>BRM 046285</t>
   </si>
   <si>
     <t>UV 2982</t>
   </si>
   <si>
     <t>BRM 046288</t>
   </si>
   <si>
     <t>UV 2985</t>
   </si>
   <si>
     <t>BRM 046289</t>
   </si>
   <si>
     <t>UV 2986</t>
+  </si>
+  <si>
+    <t>BRM 073724</t>
+  </si>
+  <si>
+    <t>UV 4066</t>
+  </si>
+  <si>
+    <t>Brasil  Santa Catarina  Agua Doce</t>
+  </si>
+  <si>
+    <t>26/03/2019</t>
+  </si>
+  <si>
+    <t>Baga de uva</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -799,42 +814,80 @@
       <c r="E16" t="s">
         <v>54</v>
       </c>
       <c r="F16" t="s">
         <v>55</v>
       </c>
       <c r="G16" t="s">
         <v>34</v>
       </c>
       <c r="H16" t="s">
         <v>39</v>
       </c>
       <c r="I16" t="s">
         <v>23</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16" t="s">
         <v>25</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" t="s">
+        <v>66</v>
+      </c>
+      <c r="H17" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" t="s">
+        <v>23</v>
+      </c>
+      <c r="J17" t="s">
+        <v>24</v>
+      </c>
+      <c r="K17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>