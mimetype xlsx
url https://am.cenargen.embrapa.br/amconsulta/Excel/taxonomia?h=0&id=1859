--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1155" uniqueCount="288">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 20/09/2026 às 20:33:52</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1203" uniqueCount="298">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 05/11/2026 às 0:20:50</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=1859</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -834,93 +834,123 @@
   <si>
     <t>BRM 061467</t>
   </si>
   <si>
     <t>CNPSo 2605</t>
   </si>
   <si>
     <t>BRM 061468</t>
   </si>
   <si>
     <t>CNPSo 2606</t>
   </si>
   <si>
     <t>BRM 061744</t>
   </si>
   <si>
     <t>CNPSo 2620</t>
   </si>
   <si>
     <t>Brasil  Paraná  Curitiba</t>
   </si>
   <si>
     <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Phaseolus vulgaris</t>
   </si>
   <si>
+    <t>BRM 067172</t>
+  </si>
+  <si>
+    <t>CNPSo 2720</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Lapa</t>
+  </si>
+  <si>
     <t>BRM 069967</t>
   </si>
   <si>
     <t>CNPAE 4784</t>
   </si>
   <si>
     <t>12/01/2024</t>
   </si>
   <si>
     <t>BRM 071469</t>
   </si>
   <si>
     <t>BR 15465</t>
   </si>
   <si>
     <t>BRM 073390</t>
   </si>
   <si>
     <t>CMPC 2550</t>
   </si>
   <si>
     <t>Brasil  Rio Grande do Sul  Aceguá</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
     <t>BRM 073397</t>
   </si>
   <si>
     <t>CMPC 2557</t>
   </si>
   <si>
     <t>Brasil  Minas Gerais  Brasilândia de Minas</t>
   </si>
   <si>
     <t>BRM 073403</t>
   </si>
   <si>
     <t>CMPC 2563</t>
   </si>
   <si>
     <t>Brasil  Tocantins  (Não Informado)</t>
+  </si>
+  <si>
+    <t>BRM 073539</t>
+  </si>
+  <si>
+    <t>CNPSo 4269</t>
+  </si>
+  <si>
+    <t>BRM 073541</t>
+  </si>
+  <si>
+    <t>CNPSo 4399</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Palmeira</t>
+  </si>
+  <si>
+    <t>BRM 073542</t>
+  </si>
+  <si>
+    <t>CNPSo 4400</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -4452,221 +4482,373 @@
       </c>
       <c r="I94" t="s">
         <v>261</v>
       </c>
       <c r="J94" t="s">
         <v>262</v>
       </c>
       <c r="K94" t="s">
         <v>263</v>
       </c>
       <c r="L94" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>273</v>
       </c>
       <c r="B95" t="s">
         <v>274</v>
       </c>
       <c r="C95" t="s">
         <v>17</v>
       </c>
       <c r="D95" t="s">
-        <v>18</v>
+        <v>275</v>
       </c>
       <c r="E95" t="s">
-        <v>275</v>
+        <v>37</v>
       </c>
       <c r="F95" t="s">
         <v>20</v>
       </c>
       <c r="G95" t="s">
         <v>20</v>
       </c>
       <c r="H95" t="s">
         <v>22</v>
       </c>
       <c r="I95" t="s">
-        <v>194</v>
+        <v>261</v>
       </c>
       <c r="J95" t="s">
-        <v>195</v>
+        <v>262</v>
       </c>
       <c r="K95" t="s">
-        <v>196</v>
+        <v>263</v>
       </c>
       <c r="L95" t="s">
-        <v>197</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>276</v>
       </c>
       <c r="B96" t="s">
         <v>277</v>
       </c>
       <c r="C96" t="s">
         <v>17</v>
       </c>
       <c r="D96" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="F96" t="s">
         <v>20</v>
       </c>
       <c r="G96" t="s">
         <v>20</v>
       </c>
       <c r="H96" t="s">
         <v>22</v>
       </c>
       <c r="I96" t="s">
-        <v>127</v>
+        <v>194</v>
       </c>
       <c r="J96" t="s">
-        <v>128</v>
+        <v>195</v>
       </c>
       <c r="K96" t="s">
-        <v>129</v>
+        <v>196</v>
       </c>
       <c r="L96" t="s">
-        <v>130</v>
+        <v>197</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B97" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C97" t="s">
         <v>17</v>
       </c>
       <c r="D97" t="s">
-        <v>280</v>
+        <v>133</v>
       </c>
       <c r="E97" t="s">
-        <v>281</v>
+        <v>37</v>
       </c>
       <c r="F97" t="s">
         <v>20</v>
       </c>
       <c r="G97" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H97" t="s">
         <v>22</v>
       </c>
       <c r="I97" t="s">
-        <v>49</v>
+        <v>127</v>
       </c>
       <c r="J97" t="s">
-        <v>50</v>
+        <v>128</v>
       </c>
       <c r="K97" t="s">
-        <v>51</v>
+        <v>129</v>
       </c>
       <c r="L97" t="s">
-        <v>52</v>
+        <v>130</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
+        <v>281</v>
+      </c>
+      <c r="B98" t="s">
         <v>282</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
+        <v>17</v>
+      </c>
+      <c r="D98" t="s">
         <v>283</v>
       </c>
-      <c r="C98" t="s">
-[...2 lines deleted...]
-      <c r="D98" t="s">
+      <c r="E98" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="F98" t="s">
         <v>20</v>
       </c>
       <c r="G98" t="s">
         <v>21</v>
       </c>
       <c r="H98" t="s">
         <v>22</v>
       </c>
       <c r="I98" t="s">
         <v>49</v>
       </c>
       <c r="J98" t="s">
         <v>50</v>
       </c>
       <c r="K98" t="s">
         <v>51</v>
       </c>
       <c r="L98" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>285</v>
       </c>
       <c r="B99" t="s">
         <v>286</v>
       </c>
       <c r="C99" t="s">
         <v>17</v>
       </c>
       <c r="D99" t="s">
         <v>287</v>
       </c>
       <c r="E99" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F99" t="s">
         <v>20</v>
       </c>
       <c r="G99" t="s">
         <v>21</v>
       </c>
       <c r="H99" t="s">
         <v>22</v>
       </c>
       <c r="I99" t="s">
         <v>49</v>
       </c>
       <c r="J99" t="s">
         <v>50</v>
       </c>
       <c r="K99" t="s">
         <v>51</v>
       </c>
       <c r="L99" t="s">
         <v>52</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>288</v>
+      </c>
+      <c r="B100" t="s">
+        <v>289</v>
+      </c>
+      <c r="C100" t="s">
+        <v>17</v>
+      </c>
+      <c r="D100" t="s">
+        <v>290</v>
+      </c>
+      <c r="E100" t="s">
+        <v>284</v>
+      </c>
+      <c r="F100" t="s">
+        <v>20</v>
+      </c>
+      <c r="G100" t="s">
+        <v>21</v>
+      </c>
+      <c r="H100" t="s">
+        <v>22</v>
+      </c>
+      <c r="I100" t="s">
+        <v>49</v>
+      </c>
+      <c r="J100" t="s">
+        <v>50</v>
+      </c>
+      <c r="K100" t="s">
+        <v>51</v>
+      </c>
+      <c r="L100" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>291</v>
+      </c>
+      <c r="B101" t="s">
+        <v>292</v>
+      </c>
+      <c r="C101" t="s">
+        <v>17</v>
+      </c>
+      <c r="D101" t="s">
+        <v>46</v>
+      </c>
+      <c r="E101" t="s">
+        <v>37</v>
+      </c>
+      <c r="F101" t="s">
+        <v>20</v>
+      </c>
+      <c r="G101" t="s">
+        <v>20</v>
+      </c>
+      <c r="H101" t="s">
+        <v>22</v>
+      </c>
+      <c r="I101" t="s">
+        <v>261</v>
+      </c>
+      <c r="J101" t="s">
+        <v>262</v>
+      </c>
+      <c r="K101" t="s">
+        <v>263</v>
+      </c>
+      <c r="L101" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>293</v>
+      </c>
+      <c r="B102" t="s">
+        <v>294</v>
+      </c>
+      <c r="C102" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" t="s">
+        <v>295</v>
+      </c>
+      <c r="E102" t="s">
+        <v>37</v>
+      </c>
+      <c r="F102" t="s">
+        <v>20</v>
+      </c>
+      <c r="G102" t="s">
+        <v>20</v>
+      </c>
+      <c r="H102" t="s">
+        <v>22</v>
+      </c>
+      <c r="I102" t="s">
+        <v>261</v>
+      </c>
+      <c r="J102" t="s">
+        <v>262</v>
+      </c>
+      <c r="K102" t="s">
+        <v>263</v>
+      </c>
+      <c r="L102" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>296</v>
+      </c>
+      <c r="B103" t="s">
+        <v>297</v>
+      </c>
+      <c r="C103" t="s">
+        <v>17</v>
+      </c>
+      <c r="D103" t="s">
+        <v>295</v>
+      </c>
+      <c r="E103" t="s">
+        <v>37</v>
+      </c>
+      <c r="F103" t="s">
+        <v>20</v>
+      </c>
+      <c r="G103" t="s">
+        <v>20</v>
+      </c>
+      <c r="H103" t="s">
+        <v>22</v>
+      </c>
+      <c r="I103" t="s">
+        <v>261</v>
+      </c>
+      <c r="J103" t="s">
+        <v>262</v>
+      </c>
+      <c r="K103" t="s">
+        <v>263</v>
+      </c>
+      <c r="L103" t="s">
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>