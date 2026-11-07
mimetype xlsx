--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="82">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 6:33:28</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="88">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 9:42:45</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//taxonomia?h=0&amp;id=1535</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -259,50 +259,68 @@
     <t>BRM 070756</t>
   </si>
   <si>
     <t>CMPC 2493</t>
   </si>
   <si>
     <t>Brasil  Ceará  Antonina do Norte</t>
   </si>
   <si>
     <t>20/03/2013</t>
   </si>
   <si>
     <t>Solo</t>
   </si>
   <si>
     <t>BRM 070771</t>
   </si>
   <si>
     <t>CMPC 2508</t>
   </si>
   <si>
     <t>Brasil  Minas Gerais  Paracatu</t>
   </si>
   <si>
     <t>14/11/2016</t>
+  </si>
+  <si>
+    <t>BRM 073544</t>
+  </si>
+  <si>
+    <t>CNPSo 4402</t>
+  </si>
+  <si>
+    <t>BRM 073592</t>
+  </si>
+  <si>
+    <t>CNPSo 4730</t>
+  </si>
+  <si>
+    <t>BRM 073593</t>
+  </si>
+  <si>
+    <t>CNPSo 4731</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -973,42 +991,156 @@
       <c r="E19" t="s">
         <v>81</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
         <v>77</v>
       </c>
       <c r="H19" t="s">
         <v>22</v>
       </c>
       <c r="I19" t="s">
         <v>23</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19" t="s">
         <v>25</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>22</v>
+      </c>
+      <c r="I20" t="s">
+        <v>63</v>
+      </c>
+      <c r="J20" t="s">
+        <v>64</v>
+      </c>
+      <c r="K20" t="s">
+        <v>65</v>
+      </c>
+      <c r="L20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" t="s">
+        <v>63</v>
+      </c>
+      <c r="J21" t="s">
+        <v>64</v>
+      </c>
+      <c r="K21" t="s">
+        <v>65</v>
+      </c>
+      <c r="L21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" t="s">
+        <v>63</v>
+      </c>
+      <c r="J22" t="s">
+        <v>64</v>
+      </c>
+      <c r="K22" t="s">
+        <v>65</v>
+      </c>
+      <c r="L22" t="s">
+        <v>66</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>