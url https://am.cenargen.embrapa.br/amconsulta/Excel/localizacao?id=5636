--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="31">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 2:15:20</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="39">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 4:0:12</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=5636</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -106,50 +106,74 @@
     <t>nao disponivel</t>
   </si>
   <si>
     <t>Coleção de Microrganismos Agentes de Controle Biológico de Pragas na Agricultura</t>
   </si>
   <si>
     <t>Fungos de Invertebrados</t>
   </si>
   <si>
     <t>Rogerio Biaggioni Lopes</t>
   </si>
   <si>
     <t>rogerio.lopes@embrapa.br</t>
   </si>
   <si>
     <t>BRM 002358</t>
   </si>
   <si>
     <t>CG 286</t>
   </si>
   <si>
     <t>23/03/1990</t>
   </si>
   <si>
     <t>Animalia Arthropoda Insecta Lepidoptera Arctiidae Spilosoma virginica</t>
+  </si>
+  <si>
+    <t>BRM 073545</t>
+  </si>
+  <si>
+    <t>CNPSo 4432</t>
+  </si>
+  <si>
+    <t>Bacteria Proteobacteria Gammaproteobacteria Pseudomonadales Pseudomonadaceae Pseudomonas fluorescens</t>
+  </si>
+  <si>
+    <t>[N.I.]</t>
+  </si>
+  <si>
+    <t>Centro de Recursos Microbiológicos da Embrapa Soja</t>
+  </si>
+  <si>
+    <t>Microrganismos Multifuncionais da Embrapa Soja</t>
+  </si>
+  <si>
+    <t>Mariangela Hungria da Cunha</t>
+  </si>
+  <si>
+    <t>mariangela.hungria@embrapa.br</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -185,60 +209,60 @@
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="61.4126953125"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.03310546875"/>
-    <col min="3" max="3" bestFit="true" customWidth="true" width="76.52216796875"/>
+    <col min="3" max="3" bestFit="true" customWidth="true" width="102.15087890625"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="33.05361328125"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="66.3791015625"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="9.84228515625"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="75.2982421875"/>
-    <col min="10" max="10" bestFit="true" customWidth="true" width="23.0271484375"/>
-[...1 lines deleted...]
-    <col min="12" max="12" bestFit="true" customWidth="true" width="25.17607421875"/>
+    <col min="10" max="10" bestFit="true" customWidth="true" width="45.15712890625"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.39814453125"/>
+    <col min="12" max="12" bestFit="true" customWidth="true" width="30.72119140625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
@@ -326,42 +350,80 @@
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
         <v>21</v>
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
       <c r="I6" t="s">
         <v>23</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
         <v>25</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" t="s">
+        <v>36</v>
+      </c>
+      <c r="K7" t="s">
+        <v>37</v>
+      </c>
+      <c r="L7" t="s">
+        <v>38</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>