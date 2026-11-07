--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -15,51 +15,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="45">
   <si>
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 8:29:46</t>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 22:35:53</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=5330</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>