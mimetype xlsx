--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="73">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 9:38:56</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="387" uniqueCount="112">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 10:37:50</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=4416</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -232,50 +232,167 @@
     <t>BRMSA 2134</t>
   </si>
   <si>
     <t>BRM 049825</t>
   </si>
   <si>
     <t>BRMSA 2135</t>
   </si>
   <si>
     <t>BRM 049826</t>
   </si>
   <si>
     <t>BRMSA 2136</t>
   </si>
   <si>
     <t>BRM 049827</t>
   </si>
   <si>
     <t>BRMSA 2137</t>
   </si>
   <si>
     <t>BRM 049828</t>
   </si>
   <si>
     <t>BRMSA 2138</t>
+  </si>
+  <si>
+    <t>BRM 073723</t>
+  </si>
+  <si>
+    <t>UV 4065</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Saccharomycodaceae Hanseniaspora uvarum</t>
+  </si>
+  <si>
+    <t>26/03/2019</t>
+  </si>
+  <si>
+    <t>Baga de uva</t>
+  </si>
+  <si>
+    <t>disponivel</t>
+  </si>
+  <si>
+    <t>Coleção de Microrganismos de Interesse Agroindustrial</t>
+  </si>
+  <si>
+    <t>Microrganismos de Interesse Agroindustrial</t>
+  </si>
+  <si>
+    <t>Bruna Carla Agustini</t>
+  </si>
+  <si>
+    <t>bruna.agustini@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 073724</t>
+  </si>
+  <si>
+    <t>UV 4066</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Pichiaceae Issatchenkia hanoiensis</t>
+  </si>
+  <si>
+    <t>BRM 073740</t>
+  </si>
+  <si>
+    <t>UV 4067</t>
+  </si>
+  <si>
+    <t>26/02/2019</t>
+  </si>
+  <si>
+    <t>BRM 073741</t>
+  </si>
+  <si>
+    <t>UV 4068</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Saccharomycodaceae Hanseniaspora opuntiae</t>
+  </si>
+  <si>
+    <t>BRM 073742</t>
+  </si>
+  <si>
+    <t>UV 4069</t>
+  </si>
+  <si>
+    <t>BRM 073743</t>
+  </si>
+  <si>
+    <t>UV 4070</t>
+  </si>
+  <si>
+    <t>BRM 073744</t>
+  </si>
+  <si>
+    <t>UV 4071</t>
+  </si>
+  <si>
+    <t>BRM 073745</t>
+  </si>
+  <si>
+    <t>UV 4072</t>
+  </si>
+  <si>
+    <t>BRM 073746</t>
+  </si>
+  <si>
+    <t>UV 4073</t>
+  </si>
+  <si>
+    <t>BRM 073747</t>
+  </si>
+  <si>
+    <t>UV 4074</t>
+  </si>
+  <si>
+    <t>BRM 073748</t>
+  </si>
+  <si>
+    <t>UV 4075</t>
+  </si>
+  <si>
+    <t>BRM 073749</t>
+  </si>
+  <si>
+    <t>UV 4076</t>
+  </si>
+  <si>
+    <t>BRM 073750</t>
+  </si>
+  <si>
+    <t>UV 4077</t>
+  </si>
+  <si>
+    <t>BRM 073751</t>
+  </si>
+  <si>
+    <t>UV 4078</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -311,60 +428,60 @@
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="61.4126953125"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.3666015625"/>
-    <col min="3" max="3" bestFit="true" customWidth="true" width="89.66416015625"/>
+    <col min="3" max="3" bestFit="true" customWidth="true" width="92.7353515625"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="30.29208984375"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="76.36396484375"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.78779296875"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="75.2982421875"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="54.198828125"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="22.11298828125"/>
-    <col min="12" max="12" bestFit="true" customWidth="true" width="25.17607421875"/>
+    <col min="12" max="12" bestFit="true" customWidth="true" width="26.20732421875"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
@@ -1020,44 +1137,576 @@
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
       <c r="G21" t="s">
         <v>46</v>
       </c>
       <c r="H21" t="s">
         <v>22</v>
       </c>
       <c r="I21" t="s">
         <v>33</v>
       </c>
       <c r="J21" t="s">
         <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>35</v>
       </c>
       <c r="L21" t="s">
         <v>36</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" t="s">
+        <v>77</v>
+      </c>
+      <c r="H22" t="s">
+        <v>78</v>
+      </c>
+      <c r="I22" t="s">
+        <v>79</v>
+      </c>
+      <c r="J22" t="s">
+        <v>80</v>
+      </c>
+      <c r="K22" t="s">
+        <v>81</v>
+      </c>
+      <c r="L22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" t="s">
+        <v>77</v>
+      </c>
+      <c r="H23" t="s">
+        <v>78</v>
+      </c>
+      <c r="I23" t="s">
+        <v>79</v>
+      </c>
+      <c r="J23" t="s">
+        <v>80</v>
+      </c>
+      <c r="K23" t="s">
+        <v>81</v>
+      </c>
+      <c r="L23" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" t="s">
+        <v>88</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" t="s">
+        <v>77</v>
+      </c>
+      <c r="H24" t="s">
+        <v>78</v>
+      </c>
+      <c r="I24" t="s">
+        <v>79</v>
+      </c>
+      <c r="J24" t="s">
+        <v>80</v>
+      </c>
+      <c r="K24" t="s">
+        <v>81</v>
+      </c>
+      <c r="L24" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" t="s">
+        <v>88</v>
+      </c>
+      <c r="F25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" t="s">
+        <v>77</v>
+      </c>
+      <c r="H25" t="s">
+        <v>78</v>
+      </c>
+      <c r="I25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J25" t="s">
+        <v>80</v>
+      </c>
+      <c r="K25" t="s">
+        <v>81</v>
+      </c>
+      <c r="L25" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" t="s">
+        <v>93</v>
+      </c>
+      <c r="C26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" t="s">
+        <v>76</v>
+      </c>
+      <c r="F26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" t="s">
+        <v>77</v>
+      </c>
+      <c r="H26" t="s">
+        <v>78</v>
+      </c>
+      <c r="I26" t="s">
+        <v>79</v>
+      </c>
+      <c r="J26" t="s">
+        <v>80</v>
+      </c>
+      <c r="K26" t="s">
+        <v>81</v>
+      </c>
+      <c r="L26" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" t="s">
+        <v>76</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>77</v>
+      </c>
+      <c r="H27" t="s">
+        <v>78</v>
+      </c>
+      <c r="I27" t="s">
+        <v>79</v>
+      </c>
+      <c r="J27" t="s">
+        <v>80</v>
+      </c>
+      <c r="K27" t="s">
+        <v>81</v>
+      </c>
+      <c r="L27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" t="s">
+        <v>76</v>
+      </c>
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>77</v>
+      </c>
+      <c r="H28" t="s">
+        <v>78</v>
+      </c>
+      <c r="I28" t="s">
+        <v>79</v>
+      </c>
+      <c r="J28" t="s">
+        <v>80</v>
+      </c>
+      <c r="K28" t="s">
+        <v>81</v>
+      </c>
+      <c r="L28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" t="s">
+        <v>99</v>
+      </c>
+      <c r="C29" t="s">
+        <v>75</v>
+      </c>
+      <c r="D29" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" t="s">
+        <v>76</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
+        <v>77</v>
+      </c>
+      <c r="H29" t="s">
+        <v>78</v>
+      </c>
+      <c r="I29" t="s">
+        <v>79</v>
+      </c>
+      <c r="J29" t="s">
+        <v>80</v>
+      </c>
+      <c r="K29" t="s">
+        <v>81</v>
+      </c>
+      <c r="L29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" t="s">
+        <v>76</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>77</v>
+      </c>
+      <c r="H30" t="s">
+        <v>78</v>
+      </c>
+      <c r="I30" t="s">
+        <v>79</v>
+      </c>
+      <c r="J30" t="s">
+        <v>80</v>
+      </c>
+      <c r="K30" t="s">
+        <v>81</v>
+      </c>
+      <c r="L30" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" t="s">
+        <v>103</v>
+      </c>
+      <c r="C31" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31" t="s">
+        <v>78</v>
+      </c>
+      <c r="I31" t="s">
+        <v>79</v>
+      </c>
+      <c r="J31" t="s">
+        <v>80</v>
+      </c>
+      <c r="K31" t="s">
+        <v>81</v>
+      </c>
+      <c r="L31" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" t="s">
+        <v>105</v>
+      </c>
+      <c r="C32" t="s">
+        <v>85</v>
+      </c>
+      <c r="D32" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" t="s">
+        <v>76</v>
+      </c>
+      <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>77</v>
+      </c>
+      <c r="H32" t="s">
+        <v>78</v>
+      </c>
+      <c r="I32" t="s">
+        <v>79</v>
+      </c>
+      <c r="J32" t="s">
+        <v>80</v>
+      </c>
+      <c r="K32" t="s">
+        <v>81</v>
+      </c>
+      <c r="L32" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B33" t="s">
+        <v>107</v>
+      </c>
+      <c r="C33" t="s">
+        <v>85</v>
+      </c>
+      <c r="D33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" t="s">
+        <v>76</v>
+      </c>
+      <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" t="s">
+        <v>77</v>
+      </c>
+      <c r="H33" t="s">
+        <v>78</v>
+      </c>
+      <c r="I33" t="s">
+        <v>79</v>
+      </c>
+      <c r="J33" t="s">
+        <v>80</v>
+      </c>
+      <c r="K33" t="s">
+        <v>81</v>
+      </c>
+      <c r="L33" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>108</v>
+      </c>
+      <c r="B34" t="s">
+        <v>109</v>
+      </c>
+      <c r="C34" t="s">
+        <v>75</v>
+      </c>
+      <c r="D34" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" t="s">
+        <v>76</v>
+      </c>
+      <c r="F34" t="s">
+        <v>21</v>
+      </c>
+      <c r="G34" t="s">
+        <v>77</v>
+      </c>
+      <c r="H34" t="s">
+        <v>78</v>
+      </c>
+      <c r="I34" t="s">
+        <v>79</v>
+      </c>
+      <c r="J34" t="s">
+        <v>80</v>
+      </c>
+      <c r="K34" t="s">
+        <v>81</v>
+      </c>
+      <c r="L34" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" t="s">
+        <v>85</v>
+      </c>
+      <c r="D35" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" t="s">
+        <v>76</v>
+      </c>
+      <c r="F35" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" t="s">
+        <v>77</v>
+      </c>
+      <c r="H35" t="s">
+        <v>78</v>
+      </c>
+      <c r="I35" t="s">
+        <v>79</v>
+      </c>
+      <c r="J35" t="s">
+        <v>80</v>
+      </c>
+      <c r="K35" t="s">
+        <v>81</v>
+      </c>
+      <c r="L35" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>