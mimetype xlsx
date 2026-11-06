--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3915" uniqueCount="698">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 2:3:16</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3963" uniqueCount="714">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 17:56:14</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=4287</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -2103,54 +2103,102 @@
   <si>
     <t>UV 3177</t>
   </si>
   <si>
     <t>BRM 047697</t>
   </si>
   <si>
     <t>UV 3178</t>
   </si>
   <si>
     <t>BRM 047698</t>
   </si>
   <si>
     <t>UV 3179</t>
   </si>
   <si>
     <t>BRM 047699</t>
   </si>
   <si>
     <t>UV 3180</t>
   </si>
   <si>
     <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Pichiaceae Pichia kluyveri</t>
   </si>
   <si>
+    <t>BRM 051446</t>
+  </si>
+  <si>
+    <t>CEN 1819</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Sordariomycetes Hypocreales Hypocreaceae Trichoderma</t>
+  </si>
+  <si>
+    <t>13/09/2016</t>
+  </si>
+  <si>
+    <t>Solo</t>
+  </si>
+  <si>
+    <t>Coleção de Microrganismos Agentes de Controle Biológico de Pragas na Agricultura</t>
+  </si>
+  <si>
+    <t>Microrganismos para o Controle de Fitopatógenos e Plantas Daninhas</t>
+  </si>
+  <si>
+    <t>Sueli Correa Marques de Mello</t>
+  </si>
+  <si>
+    <t>sueli.mello@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 051460</t>
+  </si>
+  <si>
+    <t>CEN 1821</t>
+  </si>
+  <si>
     <t>BRM 062817</t>
   </si>
   <si>
     <t>UV 3710</t>
+  </si>
+  <si>
+    <t>BRM 064585</t>
+  </si>
+  <si>
+    <t>CEN 1812</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Sordariomycetes Hypocreales Hypocreaceae Trichoderma sp.</t>
+  </si>
+  <si>
+    <t>BRM 073584</t>
+  </si>
+  <si>
+    <t>CEN 1813</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -2192,53 +2240,53 @@
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="61.4126953125"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.03310546875"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="101.60302734375"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="44.3654296875"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="85.6798828125"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="18.26298828125"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
-    <col min="9" max="9" bestFit="true" customWidth="true" width="50.25283203125"/>
-[...1 lines deleted...]
-    <col min="11" max="11" bestFit="true" customWidth="true" width="18.95693359375"/>
+    <col min="9" max="9" bestFit="true" customWidth="true" width="75.2982421875"/>
+    <col min="10" max="10" bestFit="true" customWidth="true" width="63.14169921875"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="28.60322265625"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="26.20732421875"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>4</v>
       </c>
@@ -14571,72 +14619,224 @@
       </c>
       <c r="H328" t="s">
         <v>192</v>
       </c>
       <c r="I328" t="s">
         <v>23</v>
       </c>
       <c r="J328" t="s">
         <v>24</v>
       </c>
       <c r="K328" t="s">
         <v>25</v>
       </c>
       <c r="L328" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>696</v>
       </c>
       <c r="B329" t="s">
         <v>697</v>
       </c>
       <c r="C329" t="s">
+        <v>698</v>
+      </c>
+      <c r="D329" t="s">
+        <v>18</v>
+      </c>
+      <c r="E329" t="s">
+        <v>699</v>
+      </c>
+      <c r="F329" t="s">
+        <v>20</v>
+      </c>
+      <c r="G329" t="s">
+        <v>700</v>
+      </c>
+      <c r="H329" t="s">
+        <v>192</v>
+      </c>
+      <c r="I329" t="s">
+        <v>701</v>
+      </c>
+      <c r="J329" t="s">
+        <v>702</v>
+      </c>
+      <c r="K329" t="s">
+        <v>703</v>
+      </c>
+      <c r="L329" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>705</v>
+      </c>
+      <c r="B330" t="s">
+        <v>706</v>
+      </c>
+      <c r="C330" t="s">
+        <v>698</v>
+      </c>
+      <c r="D330" t="s">
+        <v>18</v>
+      </c>
+      <c r="E330" t="s">
+        <v>699</v>
+      </c>
+      <c r="F330" t="s">
+        <v>20</v>
+      </c>
+      <c r="G330" t="s">
+        <v>700</v>
+      </c>
+      <c r="H330" t="s">
+        <v>192</v>
+      </c>
+      <c r="I330" t="s">
+        <v>701</v>
+      </c>
+      <c r="J330" t="s">
+        <v>702</v>
+      </c>
+      <c r="K330" t="s">
+        <v>703</v>
+      </c>
+      <c r="L330" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>707</v>
+      </c>
+      <c r="B331" t="s">
+        <v>708</v>
+      </c>
+      <c r="C331" t="s">
         <v>39</v>
       </c>
-      <c r="D329" t="s">
-[...24 lines deleted...]
-        <v>26</v>
+      <c r="D331" t="s">
+        <v>18</v>
+      </c>
+      <c r="E331" t="s">
+        <v>187</v>
+      </c>
+      <c r="F331" t="s">
+        <v>20</v>
+      </c>
+      <c r="G331" t="s">
+        <v>21</v>
+      </c>
+      <c r="H331" t="s">
+        <v>192</v>
+      </c>
+      <c r="I331" t="s">
+        <v>23</v>
+      </c>
+      <c r="J331" t="s">
+        <v>24</v>
+      </c>
+      <c r="K331" t="s">
+        <v>25</v>
+      </c>
+      <c r="L331" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>709</v>
+      </c>
+      <c r="B332" t="s">
+        <v>710</v>
+      </c>
+      <c r="C332" t="s">
+        <v>711</v>
+      </c>
+      <c r="D332" t="s">
+        <v>18</v>
+      </c>
+      <c r="E332" t="s">
+        <v>699</v>
+      </c>
+      <c r="F332" t="s">
+        <v>20</v>
+      </c>
+      <c r="G332" t="s">
+        <v>700</v>
+      </c>
+      <c r="H332" t="s">
+        <v>192</v>
+      </c>
+      <c r="I332" t="s">
+        <v>701</v>
+      </c>
+      <c r="J332" t="s">
+        <v>702</v>
+      </c>
+      <c r="K332" t="s">
+        <v>703</v>
+      </c>
+      <c r="L332" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>712</v>
+      </c>
+      <c r="B333" t="s">
+        <v>713</v>
+      </c>
+      <c r="C333" t="s">
+        <v>698</v>
+      </c>
+      <c r="D333" t="s">
+        <v>18</v>
+      </c>
+      <c r="E333" t="s">
+        <v>699</v>
+      </c>
+      <c r="F333" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" t="s">
+        <v>700</v>
+      </c>
+      <c r="H333" t="s">
+        <v>192</v>
+      </c>
+      <c r="I333" t="s">
+        <v>701</v>
+      </c>
+      <c r="J333" t="s">
+        <v>702</v>
+      </c>
+      <c r="K333" t="s">
+        <v>703</v>
+      </c>
+      <c r="L333" t="s">
+        <v>704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>