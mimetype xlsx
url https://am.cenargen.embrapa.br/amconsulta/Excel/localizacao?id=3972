--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="39">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 10:49:0</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="48">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 19:48:3</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=3972</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -130,50 +130,77 @@
     <t>Animalia Chordata Mammalia Primates Hominidae Homo sapiens</t>
   </si>
   <si>
     <t>Não informado</t>
   </si>
   <si>
     <t>nao disponivel</t>
   </si>
   <si>
     <t>Coleção de Microrganismos de Interesse para Avicultura e Suinocultura</t>
   </si>
   <si>
     <t>Microrganismos de Interesse para Suinocultura e Avicultura</t>
   </si>
   <si>
     <t>Catia Silene Klein</t>
   </si>
   <si>
     <t>catia.klein@embrapa.br</t>
   </si>
   <si>
     <t>BRM 042118</t>
   </si>
   <si>
     <t>BRMSA 1404</t>
+  </si>
+  <si>
+    <t>BRM 073572</t>
+  </si>
+  <si>
+    <t>CPACT 1451</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Sordariomycetes Hypocreales Hypocreaceae Trichoderma sp.</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>Solo</t>
+  </si>
+  <si>
+    <t>Centro de Recursos Biológicos Johanna Döbereiner</t>
+  </si>
+  <si>
+    <t>Microrganismos de Interesse ao Controle Biológico de Pragas</t>
+  </si>
+  <si>
+    <t>Luís Henrique Barros Soares</t>
+  </si>
+  <si>
+    <t>luis.soares@embrapa.br</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -216,52 +243,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="61.4126953125"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.3666015625"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="108.34482421875"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="38.5603515625"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="59.4203125"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="14.37109375"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="64.60224609375"/>
-    <col min="10" max="10" bestFit="true" customWidth="true" width="54.198828125"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="21.1064453125"/>
+    <col min="10" max="10" bestFit="true" customWidth="true" width="55.48466796875"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="25.84267578125"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="24.32353515625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>4</v>
       </c>
@@ -388,42 +415,80 @@
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>32</v>
       </c>
       <c r="I7" t="s">
         <v>33</v>
       </c>
       <c r="J7" t="s">
         <v>34</v>
       </c>
       <c r="K7" t="s">
         <v>35</v>
       </c>
       <c r="L7" t="s">
         <v>36</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" t="s">
+        <v>43</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>44</v>
+      </c>
+      <c r="J8" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" t="s">
+        <v>46</v>
+      </c>
+      <c r="L8" t="s">
+        <v>47</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>