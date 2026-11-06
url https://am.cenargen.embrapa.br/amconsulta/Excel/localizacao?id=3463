--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10587" uniqueCount="1980">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 7:31:22</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10935" uniqueCount="2052">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 4:41:50</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=3463</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -5664,65 +5664,50 @@
   <si>
     <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Glycine max</t>
   </si>
   <si>
     <t>Raiz</t>
   </si>
   <si>
     <t>Microrganismos de Interesse para a Agricultura da Embrapa Soja</t>
   </si>
   <si>
     <t>Claudine Dinali Santos Seixas</t>
   </si>
   <si>
     <t>claudine.seixas@embrapa.br</t>
   </si>
   <si>
     <t>BRM 066604</t>
   </si>
   <si>
     <t>CMES 53</t>
   </si>
   <si>
     <t>04/02/2001</t>
   </si>
   <si>
-    <t>BRM 066609</t>
-[...13 lines deleted...]
-  <si>
     <t>BRM 066611</t>
   </si>
   <si>
     <t>CMES 299</t>
   </si>
   <si>
     <t>01/01/1997</t>
   </si>
   <si>
     <t>BRM 066621</t>
   </si>
   <si>
     <t>CMES 414</t>
   </si>
   <si>
     <t>Fungi Ascomycota Sordariomycetes Diaporthales Diaporthaceae Diaporthe aspalathi</t>
   </si>
   <si>
     <t>10/08/1995</t>
   </si>
   <si>
     <t>BRM 066633</t>
   </si>
   <si>
     <t>CMES 502</t>
@@ -5937,66 +5922,297 @@
   <si>
     <t>BRM 068705</t>
   </si>
   <si>
     <t>CNPSo 3508</t>
   </si>
   <si>
     <t>BRM 068706</t>
   </si>
   <si>
     <t>CNPSo 3511</t>
   </si>
   <si>
     <t>BRM 068707</t>
   </si>
   <si>
     <t>CNPSo 3514</t>
   </si>
   <si>
     <t>BRM 068708</t>
   </si>
   <si>
     <t>CNPSo 3515</t>
   </si>
   <si>
+    <t>BRM 070333</t>
+  </si>
+  <si>
+    <t>CNPSo 4524</t>
+  </si>
+  <si>
+    <t>Bacteria Actinobacteria Actinobacteria Actinomycetales Streptomycetaceae Streptomyces</t>
+  </si>
+  <si>
+    <t>01/07/2015</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Asterales Asteraceae  Baccharis</t>
+  </si>
+  <si>
+    <t>BRM 070334</t>
+  </si>
+  <si>
+    <t>CNPSo 4528</t>
+  </si>
+  <si>
+    <t>BRM 070335</t>
+  </si>
+  <si>
+    <t>CNPSo 4529</t>
+  </si>
+  <si>
+    <t>BRM 070336</t>
+  </si>
+  <si>
+    <t>CNPSo 4530</t>
+  </si>
+  <si>
     <t>BRM 070547</t>
   </si>
   <si>
     <t>CNPSo 4111</t>
   </si>
   <si>
     <t>BRM 070548</t>
   </si>
   <si>
     <t>CNPSo 4112</t>
   </si>
   <si>
     <t>BRM 070549</t>
   </si>
   <si>
     <t>CNPSo 4113</t>
+  </si>
+  <si>
+    <t>BRM 070675</t>
+  </si>
+  <si>
+    <t>CNPSo 4539</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Asterales Asteraceae  Baccharis trimera</t>
+  </si>
+  <si>
+    <t>BRM 070676</t>
+  </si>
+  <si>
+    <t>CNPSo 4541</t>
+  </si>
+  <si>
+    <t>BRM 070677</t>
+  </si>
+  <si>
+    <t>CNPSo 4542</t>
+  </si>
+  <si>
+    <t>BRM 070678</t>
+  </si>
+  <si>
+    <t>CNPSo 4543</t>
+  </si>
+  <si>
+    <t>BRM 070729</t>
+  </si>
+  <si>
+    <t>CNPSo 4544</t>
+  </si>
+  <si>
+    <t>BRM 070730</t>
+  </si>
+  <si>
+    <t>CNPSo 4545</t>
+  </si>
+  <si>
+    <t>BRM 070731</t>
+  </si>
+  <si>
+    <t>CNPSo 4546</t>
+  </si>
+  <si>
+    <t>BRM 070732</t>
+  </si>
+  <si>
+    <t>CNPSo 4547</t>
+  </si>
+  <si>
+    <t>BRM 070733</t>
+  </si>
+  <si>
+    <t>CNPSo 4548</t>
+  </si>
+  <si>
+    <t>BRM 070734</t>
+  </si>
+  <si>
+    <t>CNPSo 4549</t>
+  </si>
+  <si>
+    <t>BRM 070735</t>
+  </si>
+  <si>
+    <t>CNPSo 4550</t>
+  </si>
+  <si>
+    <t>BRM 070742</t>
+  </si>
+  <si>
+    <t>CNPSo 4557</t>
+  </si>
+  <si>
+    <t>BRM 070746</t>
+  </si>
+  <si>
+    <t>CNPSo 4525</t>
+  </si>
+  <si>
+    <t>BRM 070747</t>
+  </si>
+  <si>
+    <t>CNPSo 4526</t>
+  </si>
+  <si>
+    <t>BRM 070748</t>
+  </si>
+  <si>
+    <t>CNPSo 4527</t>
+  </si>
+  <si>
+    <t>BRM 070751</t>
+  </si>
+  <si>
+    <t>CNPSo 4540</t>
+  </si>
+  <si>
+    <t>BRM 073650</t>
+  </si>
+  <si>
+    <t>GL 10736</t>
+  </si>
+  <si>
+    <t>Bacteria Proteobacteria Gammaproteobacteria Enterobacteriales Enterobacteriaceae Escherichia Escherichia coli</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Leite</t>
+  </si>
+  <si>
+    <t>Coleção de Microrganismos de Interesse para a Agroindústria e Pecuária</t>
+  </si>
+  <si>
+    <t>Microrganismos do Agronegócio do Leite</t>
+  </si>
+  <si>
+    <t>Carla Christine Lange</t>
+  </si>
+  <si>
+    <t>carla.lange@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 073651</t>
+  </si>
+  <si>
+    <t>GL 10737</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus Streptococcus equinus</t>
+  </si>
+  <si>
+    <t>BRM 073652</t>
+  </si>
+  <si>
+    <t>GL 10738</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus</t>
+  </si>
+  <si>
+    <t>BRM 073653</t>
+  </si>
+  <si>
+    <t>GL 10739</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Staphylococcaceae Staphylococcus Staphylococcus chromogenes</t>
+  </si>
+  <si>
+    <t>BRM 073654</t>
+  </si>
+  <si>
+    <t>GL 10740</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus Streptococcus dysgalactiae</t>
+  </si>
+  <si>
+    <t>BRM 073655</t>
+  </si>
+  <si>
+    <t>GL 10741</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Enterococcaceae Enterococcus saccharolyticus</t>
+  </si>
+  <si>
+    <t>BRM 073656</t>
+  </si>
+  <si>
+    <t>GL 10742</t>
+  </si>
+  <si>
+    <t>BRM 073657</t>
+  </si>
+  <si>
+    <t>GL 10743</t>
+  </si>
+  <si>
+    <t>Bacteria Proteobacteria Gammaproteobacteria Enterobacteriales Enterobacteriaceae Serratia marcescens</t>
+  </si>
+  <si>
+    <t>BRM 073658</t>
+  </si>
+  <si>
+    <t>GL 10744</t>
+  </si>
+  <si>
+    <t>BRM 073659</t>
+  </si>
+  <si>
+    <t>GL 10745</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -6035,51 +6251,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="61.4126953125"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="13.02041015625"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="113.194921875"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="25.7814453125"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="93.96640625"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="76.36396484375"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="16.54072265625"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="75.2982421875"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="68.59765625"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="27.39814453125"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="30.72119140625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
@@ -38063,1554 +38279,2656 @@
       </c>
       <c r="H845" t="s">
         <v>22</v>
       </c>
       <c r="I845" t="s">
         <v>1751</v>
       </c>
       <c r="J845" t="s">
         <v>1877</v>
       </c>
       <c r="K845" t="s">
         <v>1878</v>
       </c>
       <c r="L845" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="s">
         <v>1883</v>
       </c>
       <c r="B846" t="s">
         <v>1884</v>
       </c>
       <c r="C846" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D846" t="s">
+        <v>18</v>
+      </c>
+      <c r="E846" t="s">
         <v>1885</v>
       </c>
-      <c r="D846" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F846" t="s">
-        <v>1887</v>
+        <v>1875</v>
       </c>
       <c r="G846" t="s">
-        <v>1841</v>
+        <v>21</v>
       </c>
       <c r="H846" t="s">
         <v>22</v>
       </c>
       <c r="I846" t="s">
         <v>1751</v>
       </c>
       <c r="J846" t="s">
         <v>1877</v>
       </c>
       <c r="K846" t="s">
         <v>1878</v>
       </c>
       <c r="L846" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B847" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C847" t="s">
         <v>1888</v>
       </c>
-      <c r="B847" t="s">
+      <c r="D847" t="s">
+        <v>18</v>
+      </c>
+      <c r="E847" t="s">
         <v>1889</v>
-      </c>
-[...7 lines deleted...]
-        <v>1890</v>
       </c>
       <c r="F847" t="s">
         <v>1875</v>
       </c>
       <c r="G847" t="s">
-        <v>21</v>
+        <v>1841</v>
       </c>
       <c r="H847" t="s">
         <v>22</v>
       </c>
       <c r="I847" t="s">
         <v>1751</v>
       </c>
       <c r="J847" t="s">
         <v>1877</v>
       </c>
       <c r="K847" t="s">
         <v>1878</v>
       </c>
       <c r="L847" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B848" t="s">
         <v>1891</v>
       </c>
-      <c r="B848" t="s">
+      <c r="C848" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D848" t="s">
+        <v>18</v>
+      </c>
+      <c r="E848" t="s">
         <v>1892</v>
-      </c>
-[...7 lines deleted...]
-        <v>1894</v>
       </c>
       <c r="F848" t="s">
         <v>1875</v>
       </c>
       <c r="G848" t="s">
         <v>1841</v>
       </c>
       <c r="H848" t="s">
         <v>22</v>
       </c>
       <c r="I848" t="s">
         <v>1751</v>
       </c>
       <c r="J848" t="s">
         <v>1877</v>
       </c>
       <c r="K848" t="s">
         <v>1878</v>
       </c>
       <c r="L848" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B849" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C849" t="s">
         <v>1895</v>
       </c>
-      <c r="B849" t="s">
+      <c r="D849" t="s">
+        <v>18</v>
+      </c>
+      <c r="E849" t="s">
         <v>1896</v>
-      </c>
-[...7 lines deleted...]
-        <v>1897</v>
       </c>
       <c r="F849" t="s">
         <v>1875</v>
       </c>
       <c r="G849" t="s">
-        <v>1841</v>
+        <v>21</v>
       </c>
       <c r="H849" t="s">
         <v>22</v>
       </c>
       <c r="I849" t="s">
         <v>1751</v>
       </c>
       <c r="J849" t="s">
         <v>1877</v>
       </c>
       <c r="K849" t="s">
         <v>1878</v>
       </c>
       <c r="L849" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B850" t="s">
         <v>1898</v>
       </c>
-      <c r="B850" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C850" t="s">
-        <v>1900</v>
+        <v>1873</v>
       </c>
       <c r="D850" t="s">
         <v>18</v>
       </c>
       <c r="E850" t="s">
-        <v>1901</v>
+        <v>1874</v>
       </c>
       <c r="F850" t="s">
         <v>1875</v>
       </c>
       <c r="G850" t="s">
-        <v>21</v>
+        <v>1876</v>
       </c>
       <c r="H850" t="s">
         <v>22</v>
       </c>
       <c r="I850" t="s">
         <v>1751</v>
       </c>
       <c r="J850" t="s">
         <v>1877</v>
       </c>
       <c r="K850" t="s">
         <v>1878</v>
       </c>
       <c r="L850" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B851" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D851" t="s">
+        <v>18</v>
+      </c>
+      <c r="E851" t="s">
         <v>1902</v>
       </c>
-      <c r="B851" t="s">
+      <c r="F851" t="s">
         <v>1903</v>
       </c>
-      <c r="C851" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G851" t="s">
-        <v>1876</v>
+        <v>21</v>
       </c>
       <c r="H851" t="s">
         <v>22</v>
       </c>
       <c r="I851" t="s">
         <v>1751</v>
       </c>
       <c r="J851" t="s">
         <v>1877</v>
       </c>
       <c r="K851" t="s">
         <v>1878</v>
       </c>
       <c r="L851" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="s">
         <v>1904</v>
       </c>
       <c r="B852" t="s">
         <v>1905</v>
       </c>
       <c r="C852" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D852" t="s">
+        <v>18</v>
+      </c>
+      <c r="E852" t="s">
         <v>1906</v>
       </c>
-      <c r="D852" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F852" t="s">
-        <v>1908</v>
+        <v>1875</v>
       </c>
       <c r="G852" t="s">
-        <v>21</v>
+        <v>1841</v>
       </c>
       <c r="H852" t="s">
         <v>22</v>
       </c>
       <c r="I852" t="s">
         <v>1751</v>
       </c>
       <c r="J852" t="s">
         <v>1877</v>
       </c>
       <c r="K852" t="s">
         <v>1878</v>
       </c>
       <c r="L852" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="s">
-        <v>1909</v>
+        <v>1907</v>
       </c>
       <c r="B853" t="s">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="C853" t="s">
         <v>1666</v>
       </c>
       <c r="D853" t="s">
         <v>18</v>
       </c>
       <c r="E853" t="s">
-        <v>1911</v>
+        <v>1906</v>
       </c>
       <c r="F853" t="s">
         <v>1875</v>
       </c>
       <c r="G853" t="s">
         <v>1841</v>
       </c>
       <c r="H853" t="s">
         <v>22</v>
       </c>
       <c r="I853" t="s">
         <v>1751</v>
       </c>
       <c r="J853" t="s">
         <v>1877</v>
       </c>
       <c r="K853" t="s">
         <v>1878</v>
       </c>
       <c r="L853" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="s">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="B854" t="s">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="C854" t="s">
         <v>1666</v>
       </c>
       <c r="D854" t="s">
         <v>18</v>
       </c>
       <c r="E854" t="s">
-        <v>1911</v>
+        <v>1906</v>
       </c>
       <c r="F854" t="s">
         <v>1875</v>
       </c>
       <c r="G854" t="s">
         <v>1841</v>
       </c>
       <c r="H854" t="s">
         <v>22</v>
       </c>
       <c r="I854" t="s">
         <v>1751</v>
       </c>
       <c r="J854" t="s">
         <v>1877</v>
       </c>
       <c r="K854" t="s">
         <v>1878</v>
       </c>
       <c r="L854" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B855" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C855" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D855" t="s">
+        <v>18</v>
+      </c>
+      <c r="E855" t="s">
         <v>1914</v>
-      </c>
-[...10 lines deleted...]
-        <v>1911</v>
       </c>
       <c r="F855" t="s">
         <v>1875</v>
       </c>
       <c r="G855" t="s">
         <v>1841</v>
       </c>
       <c r="H855" t="s">
         <v>22</v>
       </c>
       <c r="I855" t="s">
         <v>1751</v>
       </c>
       <c r="J855" t="s">
         <v>1877</v>
       </c>
       <c r="K855" t="s">
         <v>1878</v>
       </c>
       <c r="L855" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B856" t="s">
         <v>1916</v>
       </c>
-      <c r="B856" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C856" t="s">
-        <v>1918</v>
+        <v>1913</v>
       </c>
       <c r="D856" t="s">
         <v>18</v>
       </c>
       <c r="E856" t="s">
-        <v>1919</v>
+        <v>1914</v>
       </c>
       <c r="F856" t="s">
         <v>1875</v>
       </c>
       <c r="G856" t="s">
         <v>1841</v>
       </c>
       <c r="H856" t="s">
         <v>22</v>
       </c>
       <c r="I856" t="s">
         <v>1751</v>
       </c>
       <c r="J856" t="s">
         <v>1877</v>
       </c>
       <c r="K856" t="s">
         <v>1878</v>
       </c>
       <c r="L856" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="s">
-        <v>1920</v>
+        <v>1917</v>
       </c>
       <c r="B857" t="s">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="C857" t="s">
-        <v>1918</v>
+        <v>1888</v>
       </c>
       <c r="D857" t="s">
         <v>18</v>
       </c>
       <c r="E857" t="s">
         <v>1919</v>
       </c>
       <c r="F857" t="s">
         <v>1875</v>
       </c>
       <c r="G857" t="s">
-        <v>1841</v>
+        <v>548</v>
       </c>
       <c r="H857" t="s">
         <v>22</v>
       </c>
       <c r="I857" t="s">
         <v>1751</v>
       </c>
       <c r="J857" t="s">
         <v>1877</v>
       </c>
       <c r="K857" t="s">
         <v>1878</v>
       </c>
       <c r="L857" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B858" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C858" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D858" t="s">
+        <v>18</v>
+      </c>
+      <c r="E858" t="s">
         <v>1922</v>
-      </c>
-[...10 lines deleted...]
-        <v>1924</v>
       </c>
       <c r="F858" t="s">
         <v>1875</v>
       </c>
       <c r="G858" t="s">
-        <v>548</v>
+        <v>1841</v>
       </c>
       <c r="H858" t="s">
         <v>22</v>
       </c>
       <c r="I858" t="s">
         <v>1751</v>
       </c>
       <c r="J858" t="s">
         <v>1877</v>
       </c>
       <c r="K858" t="s">
         <v>1878</v>
       </c>
       <c r="L858" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="s">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="B859" t="s">
-        <v>1926</v>
+        <v>1924</v>
       </c>
       <c r="C859" t="s">
-        <v>1523</v>
+        <v>1757</v>
       </c>
       <c r="D859" t="s">
         <v>18</v>
       </c>
       <c r="E859" t="s">
-        <v>1927</v>
+        <v>1863</v>
       </c>
       <c r="F859" t="s">
-        <v>1875</v>
+        <v>1795</v>
       </c>
       <c r="G859" t="s">
-        <v>1841</v>
+        <v>1760</v>
       </c>
       <c r="H859" t="s">
         <v>22</v>
       </c>
       <c r="I859" t="s">
         <v>1751</v>
       </c>
       <c r="J859" t="s">
-        <v>1877</v>
+        <v>1752</v>
       </c>
       <c r="K859" t="s">
-        <v>1878</v>
+        <v>1753</v>
       </c>
       <c r="L859" t="s">
-        <v>1879</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="s">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="B860" t="s">
-        <v>1929</v>
+        <v>1926</v>
       </c>
       <c r="C860" t="s">
-        <v>1757</v>
+        <v>1773</v>
       </c>
       <c r="D860" t="s">
         <v>18</v>
       </c>
       <c r="E860" t="s">
         <v>1863</v>
       </c>
       <c r="F860" t="s">
         <v>1795</v>
       </c>
       <c r="G860" t="s">
         <v>1760</v>
       </c>
       <c r="H860" t="s">
         <v>22</v>
       </c>
       <c r="I860" t="s">
         <v>1751</v>
       </c>
       <c r="J860" t="s">
         <v>1752</v>
       </c>
       <c r="K860" t="s">
         <v>1753</v>
       </c>
       <c r="L860" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="s">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="B861" t="s">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="C861" t="s">
-        <v>1773</v>
+        <v>1757</v>
       </c>
       <c r="D861" t="s">
         <v>18</v>
       </c>
       <c r="E861" t="s">
         <v>1863</v>
       </c>
       <c r="F861" t="s">
         <v>1795</v>
       </c>
       <c r="G861" t="s">
         <v>1760</v>
       </c>
       <c r="H861" t="s">
         <v>22</v>
       </c>
       <c r="I861" t="s">
         <v>1751</v>
       </c>
       <c r="J861" t="s">
         <v>1752</v>
       </c>
       <c r="K861" t="s">
         <v>1753</v>
       </c>
       <c r="L861" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="s">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="B862" t="s">
-        <v>1933</v>
+        <v>1930</v>
       </c>
       <c r="C862" t="s">
-        <v>1757</v>
+        <v>1748</v>
       </c>
       <c r="D862" t="s">
         <v>18</v>
       </c>
       <c r="E862" t="s">
         <v>1863</v>
       </c>
       <c r="F862" t="s">
         <v>1795</v>
       </c>
       <c r="G862" t="s">
         <v>1760</v>
       </c>
       <c r="H862" t="s">
         <v>22</v>
       </c>
       <c r="I862" t="s">
         <v>1751</v>
       </c>
       <c r="J862" t="s">
         <v>1752</v>
       </c>
       <c r="K862" t="s">
         <v>1753</v>
       </c>
       <c r="L862" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="s">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="B863" t="s">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="C863" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="D863" t="s">
         <v>18</v>
       </c>
       <c r="E863" t="s">
         <v>1863</v>
       </c>
       <c r="F863" t="s">
         <v>1795</v>
       </c>
       <c r="G863" t="s">
         <v>1760</v>
       </c>
       <c r="H863" t="s">
         <v>22</v>
       </c>
       <c r="I863" t="s">
         <v>1751</v>
       </c>
       <c r="J863" t="s">
         <v>1752</v>
       </c>
       <c r="K863" t="s">
         <v>1753</v>
       </c>
       <c r="L863" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="s">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="B864" t="s">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="C864" t="s">
-        <v>1757</v>
+        <v>1748</v>
       </c>
       <c r="D864" t="s">
         <v>18</v>
       </c>
       <c r="E864" t="s">
         <v>1863</v>
       </c>
       <c r="F864" t="s">
         <v>1795</v>
       </c>
       <c r="G864" t="s">
         <v>1760</v>
       </c>
       <c r="H864" t="s">
         <v>22</v>
       </c>
       <c r="I864" t="s">
         <v>1751</v>
       </c>
       <c r="J864" t="s">
         <v>1752</v>
       </c>
       <c r="K864" t="s">
         <v>1753</v>
       </c>
       <c r="L864" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="s">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="B865" t="s">
-        <v>1939</v>
+        <v>1936</v>
       </c>
       <c r="C865" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="D865" t="s">
         <v>18</v>
       </c>
       <c r="E865" t="s">
-        <v>1863</v>
+        <v>1763</v>
       </c>
       <c r="F865" t="s">
-        <v>1795</v>
+        <v>1759</v>
       </c>
       <c r="G865" t="s">
         <v>1760</v>
       </c>
       <c r="H865" t="s">
         <v>22</v>
       </c>
       <c r="I865" t="s">
         <v>1751</v>
       </c>
       <c r="J865" t="s">
         <v>1752</v>
       </c>
       <c r="K865" t="s">
         <v>1753</v>
       </c>
       <c r="L865" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="s">
-        <v>1940</v>
+        <v>1937</v>
       </c>
       <c r="B866" t="s">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="C866" t="s">
         <v>1757</v>
       </c>
       <c r="D866" t="s">
         <v>18</v>
       </c>
       <c r="E866" t="s">
         <v>1763</v>
       </c>
       <c r="F866" t="s">
         <v>1759</v>
       </c>
       <c r="G866" t="s">
         <v>1760</v>
       </c>
       <c r="H866" t="s">
         <v>22</v>
       </c>
       <c r="I866" t="s">
         <v>1751</v>
       </c>
       <c r="J866" t="s">
         <v>1752</v>
       </c>
       <c r="K866" t="s">
         <v>1753</v>
       </c>
       <c r="L866" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="s">
-        <v>1942</v>
+        <v>1939</v>
       </c>
       <c r="B867" t="s">
-        <v>1943</v>
+        <v>1940</v>
       </c>
       <c r="C867" t="s">
         <v>1757</v>
       </c>
       <c r="D867" t="s">
         <v>18</v>
       </c>
       <c r="E867" t="s">
         <v>1763</v>
       </c>
       <c r="F867" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
       <c r="G867" t="s">
         <v>1760</v>
       </c>
       <c r="H867" t="s">
         <v>22</v>
       </c>
       <c r="I867" t="s">
         <v>1751</v>
       </c>
       <c r="J867" t="s">
         <v>1752</v>
       </c>
       <c r="K867" t="s">
         <v>1753</v>
       </c>
       <c r="L867" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="s">
-        <v>1944</v>
+        <v>1941</v>
       </c>
       <c r="B868" t="s">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="C868" t="s">
-        <v>1757</v>
+        <v>1748</v>
       </c>
       <c r="D868" t="s">
         <v>18</v>
       </c>
       <c r="E868" t="s">
         <v>1763</v>
       </c>
       <c r="F868" t="s">
         <v>1764</v>
       </c>
       <c r="G868" t="s">
         <v>1760</v>
       </c>
       <c r="H868" t="s">
         <v>22</v>
       </c>
       <c r="I868" t="s">
         <v>1751</v>
       </c>
       <c r="J868" t="s">
         <v>1752</v>
       </c>
       <c r="K868" t="s">
         <v>1753</v>
       </c>
       <c r="L868" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="s">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="B869" t="s">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="C869" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="D869" t="s">
         <v>18</v>
       </c>
       <c r="E869" t="s">
         <v>1763</v>
       </c>
       <c r="F869" t="s">
         <v>1764</v>
       </c>
       <c r="G869" t="s">
         <v>1760</v>
       </c>
       <c r="H869" t="s">
         <v>22</v>
       </c>
       <c r="I869" t="s">
         <v>1751</v>
       </c>
       <c r="J869" t="s">
         <v>1752</v>
       </c>
       <c r="K869" t="s">
         <v>1753</v>
       </c>
       <c r="L869" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="s">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="B870" t="s">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="C870" t="s">
         <v>1757</v>
       </c>
       <c r="D870" t="s">
         <v>18</v>
       </c>
       <c r="E870" t="s">
         <v>1763</v>
       </c>
       <c r="F870" t="s">
         <v>1764</v>
       </c>
       <c r="G870" t="s">
         <v>1760</v>
       </c>
       <c r="H870" t="s">
         <v>22</v>
       </c>
       <c r="I870" t="s">
         <v>1751</v>
       </c>
       <c r="J870" t="s">
         <v>1752</v>
       </c>
       <c r="K870" t="s">
         <v>1753</v>
       </c>
       <c r="L870" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="s">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="B871" t="s">
-        <v>1951</v>
+        <v>1948</v>
       </c>
       <c r="C871" t="s">
-        <v>1757</v>
+        <v>1854</v>
       </c>
       <c r="D871" t="s">
         <v>18</v>
       </c>
       <c r="E871" t="s">
         <v>1763</v>
       </c>
       <c r="F871" t="s">
         <v>1764</v>
       </c>
       <c r="G871" t="s">
         <v>1760</v>
       </c>
       <c r="H871" t="s">
         <v>22</v>
       </c>
       <c r="I871" t="s">
         <v>1751</v>
       </c>
       <c r="J871" t="s">
         <v>1752</v>
       </c>
       <c r="K871" t="s">
         <v>1753</v>
       </c>
       <c r="L871" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="s">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="B872" t="s">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="C872" t="s">
-        <v>1854</v>
+        <v>1757</v>
       </c>
       <c r="D872" t="s">
         <v>18</v>
       </c>
       <c r="E872" t="s">
         <v>1763</v>
       </c>
       <c r="F872" t="s">
         <v>1764</v>
       </c>
       <c r="G872" t="s">
         <v>1760</v>
       </c>
       <c r="H872" t="s">
         <v>22</v>
       </c>
       <c r="I872" t="s">
         <v>1751</v>
       </c>
       <c r="J872" t="s">
         <v>1752</v>
       </c>
       <c r="K872" t="s">
         <v>1753</v>
       </c>
       <c r="L872" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="s">
-        <v>1954</v>
+        <v>1951</v>
       </c>
       <c r="B873" t="s">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="C873" t="s">
         <v>1757</v>
       </c>
       <c r="D873" t="s">
         <v>18</v>
       </c>
       <c r="E873" t="s">
         <v>1763</v>
       </c>
       <c r="F873" t="s">
         <v>1764</v>
       </c>
       <c r="G873" t="s">
         <v>1760</v>
       </c>
       <c r="H873" t="s">
         <v>22</v>
       </c>
       <c r="I873" t="s">
         <v>1751</v>
       </c>
       <c r="J873" t="s">
         <v>1752</v>
       </c>
       <c r="K873" t="s">
         <v>1753</v>
       </c>
       <c r="L873" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="s">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="B874" t="s">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="C874" t="s">
         <v>1757</v>
       </c>
       <c r="D874" t="s">
         <v>18</v>
       </c>
       <c r="E874" t="s">
         <v>1763</v>
       </c>
       <c r="F874" t="s">
         <v>1764</v>
       </c>
       <c r="G874" t="s">
         <v>1760</v>
       </c>
       <c r="H874" t="s">
         <v>22</v>
       </c>
       <c r="I874" t="s">
         <v>1751</v>
       </c>
       <c r="J874" t="s">
         <v>1752</v>
       </c>
       <c r="K874" t="s">
         <v>1753</v>
       </c>
       <c r="L874" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="s">
-        <v>1958</v>
+        <v>1955</v>
       </c>
       <c r="B875" t="s">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="C875" t="s">
         <v>1757</v>
       </c>
       <c r="D875" t="s">
         <v>18</v>
       </c>
       <c r="E875" t="s">
         <v>1763</v>
       </c>
       <c r="F875" t="s">
         <v>1764</v>
       </c>
       <c r="G875" t="s">
         <v>1760</v>
       </c>
       <c r="H875" t="s">
         <v>22</v>
       </c>
       <c r="I875" t="s">
         <v>1751</v>
       </c>
       <c r="J875" t="s">
         <v>1752</v>
       </c>
       <c r="K875" t="s">
         <v>1753</v>
       </c>
       <c r="L875" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="s">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="B876" t="s">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="C876" t="s">
         <v>1757</v>
       </c>
       <c r="D876" t="s">
         <v>18</v>
       </c>
       <c r="E876" t="s">
         <v>1763</v>
       </c>
       <c r="F876" t="s">
         <v>1764</v>
       </c>
       <c r="G876" t="s">
         <v>1760</v>
       </c>
       <c r="H876" t="s">
         <v>22</v>
       </c>
       <c r="I876" t="s">
         <v>1751</v>
       </c>
       <c r="J876" t="s">
         <v>1752</v>
       </c>
       <c r="K876" t="s">
         <v>1753</v>
       </c>
       <c r="L876" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="s">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="B877" t="s">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="C877" t="s">
-        <v>1757</v>
+        <v>1814</v>
       </c>
       <c r="D877" t="s">
         <v>18</v>
       </c>
       <c r="E877" t="s">
-        <v>1763</v>
+        <v>1817</v>
       </c>
       <c r="F877" t="s">
-        <v>1764</v>
+        <v>1750</v>
       </c>
       <c r="G877" t="s">
         <v>1760</v>
       </c>
       <c r="H877" t="s">
         <v>22</v>
       </c>
       <c r="I877" t="s">
         <v>1751</v>
       </c>
       <c r="J877" t="s">
         <v>1752</v>
       </c>
       <c r="K877" t="s">
         <v>1753</v>
       </c>
       <c r="L877" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="s">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="B878" t="s">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="C878" t="s">
-        <v>1814</v>
+        <v>1748</v>
       </c>
       <c r="D878" t="s">
         <v>18</v>
       </c>
       <c r="E878" t="s">
         <v>1817</v>
       </c>
       <c r="F878" t="s">
         <v>1750</v>
       </c>
       <c r="G878" t="s">
         <v>1760</v>
       </c>
       <c r="H878" t="s">
         <v>22</v>
       </c>
       <c r="I878" t="s">
         <v>1751</v>
       </c>
       <c r="J878" t="s">
         <v>1752</v>
       </c>
       <c r="K878" t="s">
         <v>1753</v>
       </c>
       <c r="L878" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="s">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="B879" t="s">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="C879" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="D879" t="s">
         <v>18</v>
       </c>
       <c r="E879" t="s">
         <v>1817</v>
       </c>
       <c r="F879" t="s">
         <v>1750</v>
       </c>
       <c r="G879" t="s">
         <v>1760</v>
       </c>
       <c r="H879" t="s">
         <v>22</v>
       </c>
       <c r="I879" t="s">
         <v>1751</v>
       </c>
       <c r="J879" t="s">
         <v>1752</v>
       </c>
       <c r="K879" t="s">
         <v>1753</v>
       </c>
       <c r="L879" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="s">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="B880" t="s">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="C880" t="s">
-        <v>1757</v>
+        <v>1748</v>
       </c>
       <c r="D880" t="s">
         <v>18</v>
       </c>
       <c r="E880" t="s">
         <v>1817</v>
       </c>
       <c r="F880" t="s">
         <v>1750</v>
       </c>
       <c r="G880" t="s">
         <v>1760</v>
       </c>
       <c r="H880" t="s">
         <v>22</v>
       </c>
       <c r="I880" t="s">
         <v>1751</v>
       </c>
       <c r="J880" t="s">
         <v>1752</v>
       </c>
       <c r="K880" t="s">
         <v>1753</v>
       </c>
       <c r="L880" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="s">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="B881" t="s">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="C881" t="s">
         <v>1748</v>
       </c>
       <c r="D881" t="s">
         <v>18</v>
       </c>
       <c r="E881" t="s">
         <v>1817</v>
       </c>
       <c r="F881" t="s">
         <v>1750</v>
       </c>
       <c r="G881" t="s">
         <v>1760</v>
       </c>
       <c r="H881" t="s">
         <v>22</v>
       </c>
       <c r="I881" t="s">
         <v>1751</v>
       </c>
       <c r="J881" t="s">
         <v>1752</v>
       </c>
       <c r="K881" t="s">
         <v>1753</v>
       </c>
       <c r="L881" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B882" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C882" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D882" t="s">
+        <v>18</v>
+      </c>
+      <c r="E882" t="s">
         <v>1972</v>
       </c>
-      <c r="B882" t="s">
+      <c r="F882" t="s">
         <v>1973</v>
       </c>
-      <c r="C882" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G882" t="s">
-        <v>1760</v>
+        <v>21</v>
       </c>
       <c r="H882" t="s">
         <v>22</v>
       </c>
       <c r="I882" t="s">
         <v>1751</v>
       </c>
       <c r="J882" t="s">
         <v>1752</v>
       </c>
       <c r="K882" t="s">
         <v>1753</v>
       </c>
       <c r="L882" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="s">
         <v>1974</v>
       </c>
       <c r="B883" t="s">
         <v>1975</v>
       </c>
       <c r="C883" t="s">
-        <v>1854</v>
+        <v>1971</v>
       </c>
       <c r="D883" t="s">
         <v>18</v>
       </c>
       <c r="E883" t="s">
-        <v>309</v>
+        <v>1972</v>
       </c>
       <c r="F883" t="s">
-        <v>1875</v>
+        <v>21</v>
       </c>
       <c r="G883" t="s">
-        <v>1760</v>
+        <v>21</v>
       </c>
       <c r="H883" t="s">
         <v>22</v>
       </c>
       <c r="I883" t="s">
         <v>1751</v>
       </c>
       <c r="J883" t="s">
         <v>1752</v>
       </c>
       <c r="K883" t="s">
         <v>1753</v>
       </c>
       <c r="L883" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="s">
         <v>1976</v>
       </c>
       <c r="B884" t="s">
         <v>1977</v>
       </c>
       <c r="C884" t="s">
-        <v>1854</v>
+        <v>1971</v>
       </c>
       <c r="D884" t="s">
         <v>18</v>
       </c>
       <c r="E884" t="s">
-        <v>309</v>
+        <v>1972</v>
       </c>
       <c r="F884" t="s">
-        <v>1875</v>
+        <v>21</v>
       </c>
       <c r="G884" t="s">
-        <v>1760</v>
+        <v>21</v>
       </c>
       <c r="H884" t="s">
         <v>22</v>
       </c>
       <c r="I884" t="s">
         <v>1751</v>
       </c>
       <c r="J884" t="s">
         <v>1752</v>
       </c>
       <c r="K884" t="s">
         <v>1753</v>
       </c>
       <c r="L884" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="s">
         <v>1978</v>
       </c>
       <c r="B885" t="s">
         <v>1979</v>
       </c>
       <c r="C885" t="s">
-        <v>1854</v>
+        <v>1971</v>
       </c>
       <c r="D885" t="s">
         <v>18</v>
       </c>
       <c r="E885" t="s">
-        <v>309</v>
+        <v>1972</v>
       </c>
       <c r="F885" t="s">
-        <v>1875</v>
+        <v>21</v>
       </c>
       <c r="G885" t="s">
-        <v>1760</v>
+        <v>21</v>
       </c>
       <c r="H885" t="s">
         <v>22</v>
       </c>
       <c r="I885" t="s">
         <v>1751</v>
       </c>
       <c r="J885" t="s">
         <v>1752</v>
       </c>
       <c r="K885" t="s">
         <v>1753</v>
       </c>
       <c r="L885" t="s">
         <v>1754</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B886" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C886" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D886" t="s">
+        <v>18</v>
+      </c>
+      <c r="E886" t="s">
+        <v>309</v>
+      </c>
+      <c r="F886" t="s">
+        <v>1875</v>
+      </c>
+      <c r="G886" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H886" t="s">
+        <v>22</v>
+      </c>
+      <c r="I886" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J886" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K886" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L886" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B887" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C887" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D887" t="s">
+        <v>18</v>
+      </c>
+      <c r="E887" t="s">
+        <v>309</v>
+      </c>
+      <c r="F887" t="s">
+        <v>1875</v>
+      </c>
+      <c r="G887" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H887" t="s">
+        <v>22</v>
+      </c>
+      <c r="I887" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J887" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K887" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L887" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B888" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C888" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D888" t="s">
+        <v>18</v>
+      </c>
+      <c r="E888" t="s">
+        <v>309</v>
+      </c>
+      <c r="F888" t="s">
+        <v>1875</v>
+      </c>
+      <c r="G888" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H888" t="s">
+        <v>22</v>
+      </c>
+      <c r="I888" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J888" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K888" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L888" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B889" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C889" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D889" t="s">
+        <v>18</v>
+      </c>
+      <c r="E889" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F889" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G889" t="s">
+        <v>21</v>
+      </c>
+      <c r="H889" t="s">
+        <v>22</v>
+      </c>
+      <c r="I889" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J889" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K889" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L889" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B890" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C890" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D890" t="s">
+        <v>18</v>
+      </c>
+      <c r="E890" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F890" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G890" t="s">
+        <v>21</v>
+      </c>
+      <c r="H890" t="s">
+        <v>22</v>
+      </c>
+      <c r="I890" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J890" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K890" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L890" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B891" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C891" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D891" t="s">
+        <v>18</v>
+      </c>
+      <c r="E891" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F891" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G891" t="s">
+        <v>21</v>
+      </c>
+      <c r="H891" t="s">
+        <v>22</v>
+      </c>
+      <c r="I891" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J891" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K891" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L891" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B892" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C892" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D892" t="s">
+        <v>18</v>
+      </c>
+      <c r="E892" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F892" t="s">
+        <v>21</v>
+      </c>
+      <c r="G892" t="s">
+        <v>21</v>
+      </c>
+      <c r="H892" t="s">
+        <v>22</v>
+      </c>
+      <c r="I892" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J892" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K892" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L892" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B893" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C893" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D893" t="s">
+        <v>18</v>
+      </c>
+      <c r="E893" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F893" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G893" t="s">
+        <v>21</v>
+      </c>
+      <c r="H893" t="s">
+        <v>22</v>
+      </c>
+      <c r="I893" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J893" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K893" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L893" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B894" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C894" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D894" t="s">
+        <v>18</v>
+      </c>
+      <c r="E894" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F894" t="s">
+        <v>21</v>
+      </c>
+      <c r="G894" t="s">
+        <v>21</v>
+      </c>
+      <c r="H894" t="s">
+        <v>22</v>
+      </c>
+      <c r="I894" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J894" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K894" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L894" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C895" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D895" t="s">
+        <v>18</v>
+      </c>
+      <c r="E895" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F895" t="s">
+        <v>21</v>
+      </c>
+      <c r="G895" t="s">
+        <v>21</v>
+      </c>
+      <c r="H895" t="s">
+        <v>22</v>
+      </c>
+      <c r="I895" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J895" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K895" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L895" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C896" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D896" t="s">
+        <v>18</v>
+      </c>
+      <c r="E896" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F896" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G896" t="s">
+        <v>21</v>
+      </c>
+      <c r="H896" t="s">
+        <v>22</v>
+      </c>
+      <c r="I896" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J896" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K896" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L896" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C897" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D897" t="s">
+        <v>18</v>
+      </c>
+      <c r="E897" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F897" t="s">
+        <v>21</v>
+      </c>
+      <c r="G897" t="s">
+        <v>21</v>
+      </c>
+      <c r="H897" t="s">
+        <v>22</v>
+      </c>
+      <c r="I897" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J897" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K897" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L897" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C898" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D898" t="s">
+        <v>18</v>
+      </c>
+      <c r="E898" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F898" t="s">
+        <v>21</v>
+      </c>
+      <c r="G898" t="s">
+        <v>21</v>
+      </c>
+      <c r="H898" t="s">
+        <v>22</v>
+      </c>
+      <c r="I898" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J898" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K898" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L898" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C899" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D899" t="s">
+        <v>18</v>
+      </c>
+      <c r="E899" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F899" t="s">
+        <v>21</v>
+      </c>
+      <c r="G899" t="s">
+        <v>21</v>
+      </c>
+      <c r="H899" t="s">
+        <v>22</v>
+      </c>
+      <c r="I899" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J899" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K899" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L899" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C900" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D900" t="s">
+        <v>18</v>
+      </c>
+      <c r="E900" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F900" t="s">
+        <v>21</v>
+      </c>
+      <c r="G900" t="s">
+        <v>21</v>
+      </c>
+      <c r="H900" t="s">
+        <v>22</v>
+      </c>
+      <c r="I900" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J900" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K900" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L900" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C901" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D901" t="s">
+        <v>18</v>
+      </c>
+      <c r="E901" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F901" t="s">
+        <v>1973</v>
+      </c>
+      <c r="G901" t="s">
+        <v>21</v>
+      </c>
+      <c r="H901" t="s">
+        <v>22</v>
+      </c>
+      <c r="I901" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J901" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K901" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L901" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C902" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D902" t="s">
+        <v>18</v>
+      </c>
+      <c r="E902" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F902" t="s">
+        <v>21</v>
+      </c>
+      <c r="G902" t="s">
+        <v>21</v>
+      </c>
+      <c r="H902" t="s">
+        <v>22</v>
+      </c>
+      <c r="I902" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J902" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K902" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L902" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C903" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D903" t="s">
+        <v>18</v>
+      </c>
+      <c r="E903" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F903" t="s">
+        <v>21</v>
+      </c>
+      <c r="G903" t="s">
+        <v>21</v>
+      </c>
+      <c r="H903" t="s">
+        <v>22</v>
+      </c>
+      <c r="I903" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J903" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K903" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L903" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C904" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D904" t="s">
+        <v>18</v>
+      </c>
+      <c r="E904" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F904" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G904" t="s">
+        <v>21</v>
+      </c>
+      <c r="H904" t="s">
+        <v>22</v>
+      </c>
+      <c r="I904" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J904" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K904" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L904" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D905" t="s">
+        <v>18</v>
+      </c>
+      <c r="E905" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F905" t="s">
+        <v>21</v>
+      </c>
+      <c r="G905" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H905" t="s">
+        <v>22</v>
+      </c>
+      <c r="I905" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J905" t="s">
+        <v>2025</v>
+      </c>
+      <c r="K905" t="s">
+        <v>2026</v>
+      </c>
+      <c r="L905" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D906" t="s">
+        <v>18</v>
+      </c>
+      <c r="E906" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F906" t="s">
+        <v>21</v>
+      </c>
+      <c r="G906" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H906" t="s">
+        <v>22</v>
+      </c>
+      <c r="I906" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J906" t="s">
+        <v>2025</v>
+      </c>
+      <c r="K906" t="s">
+        <v>2026</v>
+      </c>
+      <c r="L906" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D907" t="s">
+        <v>18</v>
+      </c>
+      <c r="E907" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F907" t="s">
+        <v>21</v>
+      </c>
+      <c r="G907" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H907" t="s">
+        <v>22</v>
+      </c>
+      <c r="I907" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J907" t="s">
+        <v>2025</v>
+      </c>
+      <c r="K907" t="s">
+        <v>2026</v>
+      </c>
+      <c r="L907" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D908" t="s">
+        <v>18</v>
+      </c>
+      <c r="E908" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F908" t="s">
+        <v>21</v>
+      </c>
+      <c r="G908" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H908" t="s">
+        <v>22</v>
+      </c>
+      <c r="I908" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J908" t="s">
+        <v>2025</v>
+      </c>
+      <c r="K908" t="s">
+        <v>2026</v>
+      </c>
+      <c r="L908" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D909" t="s">
+        <v>18</v>
+      </c>
+      <c r="E909" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F909" t="s">
+        <v>21</v>
+      </c>
+      <c r="G909" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H909" t="s">
+        <v>22</v>
+      </c>
+      <c r="I909" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J909" t="s">
+        <v>2025</v>
+      </c>
+      <c r="K909" t="s">
+        <v>2026</v>
+      </c>
+      <c r="L909" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D910" t="s">
+        <v>18</v>
+      </c>
+      <c r="E910" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F910" t="s">
+        <v>21</v>
+      </c>
+      <c r="G910" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H910" t="s">
+        <v>22</v>
+      </c>
+      <c r="I910" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J910" t="s">
+        <v>2025</v>
+      </c>
+      <c r="K910" t="s">
+        <v>2026</v>
+      </c>
+      <c r="L910" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D911" t="s">
+        <v>18</v>
+      </c>
+      <c r="E911" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F911" t="s">
+        <v>21</v>
+      </c>
+      <c r="G911" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H911" t="s">
+        <v>22</v>
+      </c>
+      <c r="I911" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J911" t="s">
+        <v>2025</v>
+      </c>
+      <c r="K911" t="s">
+        <v>2026</v>
+      </c>
+      <c r="L911" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D912" t="s">
+        <v>18</v>
+      </c>
+      <c r="E912" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F912" t="s">
+        <v>21</v>
+      </c>
+      <c r="G912" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H912" t="s">
+        <v>22</v>
+      </c>
+      <c r="I912" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J912" t="s">
+        <v>2025</v>
+      </c>
+      <c r="K912" t="s">
+        <v>2026</v>
+      </c>
+      <c r="L912" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D913" t="s">
+        <v>18</v>
+      </c>
+      <c r="E913" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F913" t="s">
+        <v>21</v>
+      </c>
+      <c r="G913" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H913" t="s">
+        <v>22</v>
+      </c>
+      <c r="I913" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J913" t="s">
+        <v>2025</v>
+      </c>
+      <c r="K913" t="s">
+        <v>2026</v>
+      </c>
+      <c r="L913" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D914" t="s">
+        <v>18</v>
+      </c>
+      <c r="E914" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F914" t="s">
+        <v>21</v>
+      </c>
+      <c r="G914" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H914" t="s">
+        <v>22</v>
+      </c>
+      <c r="I914" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J914" t="s">
+        <v>2025</v>
+      </c>
+      <c r="K914" t="s">
+        <v>2026</v>
+      </c>
+      <c r="L914" t="s">
+        <v>2027</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>