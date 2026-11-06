--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="83">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 5:47:20</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="107">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 4:0:10</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=3371</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -210,102 +210,174 @@
   <si>
     <t>BR 15674</t>
   </si>
   <si>
     <t>Bacteria Proteobacteria Gammaproteobacteria Pseudomonadales Pseudomonadaceae Pseudomonas fluorescens</t>
   </si>
   <si>
     <t>[N.I.]</t>
   </si>
   <si>
     <t>nao disponivel</t>
   </si>
   <si>
     <t>Centro de Recursos Biológicos Johanna Döbereiner</t>
   </si>
   <si>
     <t>Bactérias Diazotróficas Associativas e Endofíticas</t>
   </si>
   <si>
     <t>Jerri Édson Zilli</t>
   </si>
   <si>
     <t>jerri.zilli@embrapa.br</t>
   </si>
   <si>
+    <t>CNPSo 2719</t>
+  </si>
+  <si>
+    <t>Centro de Recursos Microbiológicos da Embrapa Soja</t>
+  </si>
+  <si>
+    <t>Microrganismos Multifuncionais da Embrapa Soja</t>
+  </si>
+  <si>
+    <t>Mariangela Hungria da Cunha</t>
+  </si>
+  <si>
+    <t>mariangela.hungria@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 067172</t>
+  </si>
+  <si>
+    <t>CNPSo 2720</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Bacillus subtilis</t>
+  </si>
+  <si>
     <t>BRM 067173</t>
   </si>
   <si>
     <t>CNPSo 3202</t>
   </si>
   <si>
     <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Bacillus amyloliquefasciens</t>
   </si>
   <si>
-    <t>Centro de Recursos Microbiológicos da Embrapa Soja</t>
-[...10 lines deleted...]
-  <si>
     <t>BRM 067174</t>
   </si>
   <si>
     <t>CNPSo 3203</t>
   </si>
   <si>
     <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Bacillus pumillus</t>
   </si>
   <si>
     <t>BRM 067175</t>
   </si>
   <si>
     <t>CNPSo 3204</t>
   </si>
   <si>
     <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Bacillus licheniformis</t>
   </si>
   <si>
     <t>BRM 067176</t>
   </si>
   <si>
     <t>CNPSo 3205</t>
   </si>
   <si>
     <t>BRM 067177</t>
   </si>
   <si>
     <t>CNPSo 3602</t>
   </si>
   <si>
     <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Bacillus Bacillus velezensis</t>
+  </si>
+  <si>
+    <t>BRM 067178</t>
+  </si>
+  <si>
+    <t>CNPSo 3605</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Lactobacillaceae Lactobacillus plantarum</t>
+  </si>
+  <si>
+    <t>BRM 067179</t>
+  </si>
+  <si>
+    <t>CNPSo 3606</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Paenibacillaceae Paenibacillus macerans</t>
+  </si>
+  <si>
+    <t>BRM 067180</t>
+  </si>
+  <si>
+    <t>CNPSo 3630</t>
+  </si>
+  <si>
+    <t>BRM 067181</t>
+  </si>
+  <si>
+    <t>CNPSo 3603</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Saccharomycetaceae Saccharomyces cerevisiae</t>
+  </si>
+  <si>
+    <t>BRM 067182</t>
+  </si>
+  <si>
+    <t>CNPSo 3604</t>
+  </si>
+  <si>
+    <t>BRM 067203</t>
+  </si>
+  <si>
+    <t>CNPSo 3915</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Bacillus thuringiensis</t>
+  </si>
+  <si>
+    <t>02/09/2014</t>
+  </si>
+  <si>
+    <t>BRM 067204</t>
+  </si>
+  <si>
+    <t>CNPSo 3914</t>
+  </si>
+  <si>
+    <t>Bacteria Proteobacteria Gammaproteobacteria Pseudomonadales Pseudomonadaceae Pseudomonas chlororaphis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -341,51 +413,51 @@
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="61.4126953125"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="13.02041015625"/>
-    <col min="3" max="3" bestFit="true" customWidth="true" width="102.15087890625"/>
+    <col min="3" max="3" bestFit="true" customWidth="true" width="103.071484375"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="18.139453125"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="68.8533203125"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="9.84228515625"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="71.96171875"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="68.59765625"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="27.39814453125"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="30.72119140625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
@@ -940,230 +1012,572 @@
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>21</v>
       </c>
       <c r="H18" t="s">
         <v>60</v>
       </c>
       <c r="I18" t="s">
         <v>61</v>
       </c>
       <c r="J18" t="s">
         <v>62</v>
       </c>
       <c r="K18" t="s">
         <v>63</v>
       </c>
       <c r="L18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" t="s">
         <v>65</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>21</v>
       </c>
       <c r="H19" t="s">
         <v>60</v>
       </c>
       <c r="I19" t="s">
+        <v>66</v>
+      </c>
+      <c r="J19" t="s">
+        <v>67</v>
+      </c>
+      <c r="K19" t="s">
         <v>68</v>
       </c>
-      <c r="J19" t="s">
+      <c r="L19" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>59</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>21</v>
       </c>
       <c r="H20" t="s">
         <v>60</v>
       </c>
       <c r="I20" t="s">
+        <v>66</v>
+      </c>
+      <c r="J20" t="s">
+        <v>67</v>
+      </c>
+      <c r="K20" t="s">
         <v>68</v>
       </c>
-      <c r="J20" t="s">
+      <c r="L20" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>59</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>21</v>
       </c>
       <c r="H21" t="s">
         <v>60</v>
       </c>
       <c r="I21" t="s">
+        <v>66</v>
+      </c>
+      <c r="J21" t="s">
+        <v>67</v>
+      </c>
+      <c r="K21" t="s">
         <v>68</v>
       </c>
-      <c r="J21" t="s">
+      <c r="L21" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>59</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>21</v>
       </c>
       <c r="H22" t="s">
         <v>60</v>
       </c>
       <c r="I22" t="s">
+        <v>66</v>
+      </c>
+      <c r="J22" t="s">
+        <v>67</v>
+      </c>
+      <c r="K22" t="s">
         <v>68</v>
       </c>
-      <c r="J22" t="s">
+      <c r="L22" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>59</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>21</v>
       </c>
       <c r="H23" t="s">
         <v>60</v>
       </c>
       <c r="I23" t="s">
+        <v>66</v>
+      </c>
+      <c r="J23" t="s">
+        <v>67</v>
+      </c>
+      <c r="K23" t="s">
         <v>68</v>
       </c>
-      <c r="J23" t="s">
+      <c r="L23" t="s">
         <v>69</v>
       </c>
-      <c r="K23" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" t="s">
+        <v>21</v>
+      </c>
+      <c r="H24" t="s">
+        <v>60</v>
+      </c>
+      <c r="I24" t="s">
+        <v>66</v>
+      </c>
+      <c r="J24" t="s">
+        <v>67</v>
+      </c>
+      <c r="K24" t="s">
+        <v>68</v>
+      </c>
+      <c r="L24" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" t="s">
+        <v>59</v>
+      </c>
+      <c r="F25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" t="s">
+        <v>21</v>
+      </c>
+      <c r="H25" t="s">
+        <v>60</v>
+      </c>
+      <c r="I25" t="s">
+        <v>66</v>
+      </c>
+      <c r="J25" t="s">
+        <v>67</v>
+      </c>
+      <c r="K25" t="s">
+        <v>68</v>
+      </c>
+      <c r="L25" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" t="s">
+        <v>59</v>
+      </c>
+      <c r="F26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" t="s">
+        <v>21</v>
+      </c>
+      <c r="H26" t="s">
+        <v>60</v>
+      </c>
+      <c r="I26" t="s">
+        <v>66</v>
+      </c>
+      <c r="J26" t="s">
+        <v>67</v>
+      </c>
+      <c r="K26" t="s">
+        <v>68</v>
+      </c>
+      <c r="L26" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" t="s">
+        <v>92</v>
+      </c>
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" t="s">
+        <v>59</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>21</v>
+      </c>
+      <c r="H27" t="s">
+        <v>60</v>
+      </c>
+      <c r="I27" t="s">
+        <v>66</v>
+      </c>
+      <c r="J27" t="s">
+        <v>67</v>
+      </c>
+      <c r="K27" t="s">
+        <v>68</v>
+      </c>
+      <c r="L27" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" t="s">
+        <v>59</v>
+      </c>
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>21</v>
+      </c>
+      <c r="H28" t="s">
+        <v>60</v>
+      </c>
+      <c r="I28" t="s">
+        <v>66</v>
+      </c>
+      <c r="J28" t="s">
+        <v>67</v>
+      </c>
+      <c r="K28" t="s">
+        <v>68</v>
+      </c>
+      <c r="L28" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" t="s">
+        <v>96</v>
+      </c>
+      <c r="C29" t="s">
+        <v>97</v>
+      </c>
+      <c r="D29" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" t="s">
+        <v>59</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
+        <v>21</v>
+      </c>
+      <c r="H29" t="s">
+        <v>60</v>
+      </c>
+      <c r="I29" t="s">
+        <v>66</v>
+      </c>
+      <c r="J29" t="s">
+        <v>67</v>
+      </c>
+      <c r="K29" t="s">
+        <v>68</v>
+      </c>
+      <c r="L29" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30" t="s">
+        <v>99</v>
+      </c>
+      <c r="C30" t="s">
+        <v>97</v>
+      </c>
+      <c r="D30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" t="s">
+        <v>59</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>21</v>
+      </c>
+      <c r="H30" t="s">
+        <v>60</v>
+      </c>
+      <c r="I30" t="s">
+        <v>66</v>
+      </c>
+      <c r="J30" t="s">
+        <v>67</v>
+      </c>
+      <c r="K30" t="s">
+        <v>68</v>
+      </c>
+      <c r="L30" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" t="s">
+        <v>101</v>
+      </c>
+      <c r="C31" t="s">
+        <v>102</v>
+      </c>
+      <c r="D31" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" t="s">
+        <v>103</v>
+      </c>
+      <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" t="s">
+        <v>21</v>
+      </c>
+      <c r="H31" t="s">
+        <v>60</v>
+      </c>
+      <c r="I31" t="s">
+        <v>66</v>
+      </c>
+      <c r="J31" t="s">
+        <v>67</v>
+      </c>
+      <c r="K31" t="s">
+        <v>68</v>
+      </c>
+      <c r="L31" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" t="s">
+        <v>105</v>
+      </c>
+      <c r="C32" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" t="s">
+        <v>103</v>
+      </c>
+      <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>21</v>
+      </c>
+      <c r="H32" t="s">
+        <v>60</v>
+      </c>
+      <c r="I32" t="s">
+        <v>66</v>
+      </c>
+      <c r="J32" t="s">
+        <v>67</v>
+      </c>
+      <c r="K32" t="s">
+        <v>68</v>
+      </c>
+      <c r="L32" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>