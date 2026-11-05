--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="94">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 20/09/2026 às 20:31:39</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="115">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 05/11/2026 às 0:35:40</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=3323</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -295,50 +295,113 @@
     <t>BRMSA 3970</t>
   </si>
   <si>
     <t>Vírus: Riboviria-Orthornavirae Negarnaviricota Insthoviricetes Articulavirales Orthomyxoviridae Alphainfluenzavirus Alphainfluenzavirus influenzae (vírus da Influenza suína)</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>Animalia Chordata Mammalia Artiodactyla Suidae Sus scrofa domesticus domesticus</t>
   </si>
   <si>
     <t>Pulmão animal</t>
   </si>
   <si>
     <t>Coleção de Microrganismos de Interesse para Avicultura e Suinocultura</t>
   </si>
   <si>
     <t>Microrganismos de Interesse para Suinocultura e Avicultura</t>
   </si>
   <si>
     <t>Catia Silene Klein</t>
   </si>
   <si>
     <t>catia.klein@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 073607</t>
+  </si>
+  <si>
+    <t>CNPSo 4742</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Bacillus cereus</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>Solo</t>
+  </si>
+  <si>
+    <t>Microrganismos Multifuncionais da Embrapa Soja</t>
+  </si>
+  <si>
+    <t>Mariangela Hungria da Cunha</t>
+  </si>
+  <si>
+    <t>mariangela.hungria@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 073608</t>
+  </si>
+  <si>
+    <t>CNPSo 4743</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Bacillus velezensis</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>BRM 073609</t>
+  </si>
+  <si>
+    <t>CNPSo 4744</t>
+  </si>
+  <si>
+    <t>Bacteria Proteobacteria Gammaproteobacteria Pseudomonadales Pseudomonadaceae Pseudomonas sp.</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>BRM 073610</t>
+  </si>
+  <si>
+    <t>CNPSo 4745</t>
+  </si>
+  <si>
+    <t>BRM 073611</t>
+  </si>
+  <si>
+    <t>CNPSo 4746</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Bacillus Bacillus velezensis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -382,52 +445,52 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="61.4126953125"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="13.02041015625"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="154.75615234375"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="24.782421875"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="76.36396484375"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="14.37109375"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="75.2982421875"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="68.59765625"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="26.75859375"/>
-    <col min="12" max="12" bestFit="true" customWidth="true" width="29.61162109375"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.39814453125"/>
+    <col min="12" max="12" bestFit="true" customWidth="true" width="30.72119140625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
@@ -969,44 +1032,234 @@
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="F18" t="s">
         <v>88</v>
       </c>
       <c r="G18" t="s">
         <v>89</v>
       </c>
       <c r="H18" t="s">
         <v>22</v>
       </c>
       <c r="I18" t="s">
         <v>90</v>
       </c>
       <c r="J18" t="s">
         <v>91</v>
       </c>
       <c r="K18" t="s">
         <v>92</v>
       </c>
       <c r="L18" t="s">
         <v>93</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" t="s">
+        <v>95</v>
+      </c>
+      <c r="C19" t="s">
+        <v>96</v>
+      </c>
+      <c r="D19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" t="s">
+        <v>97</v>
+      </c>
+      <c r="F19" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" t="s">
+        <v>55</v>
+      </c>
+      <c r="J19" t="s">
+        <v>99</v>
+      </c>
+      <c r="K19" t="s">
+        <v>100</v>
+      </c>
+      <c r="L19" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" t="s">
+        <v>103</v>
+      </c>
+      <c r="C20" t="s">
+        <v>104</v>
+      </c>
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" t="s">
+        <v>105</v>
+      </c>
+      <c r="F20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" t="s">
+        <v>98</v>
+      </c>
+      <c r="H20" t="s">
+        <v>22</v>
+      </c>
+      <c r="I20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J20" t="s">
+        <v>99</v>
+      </c>
+      <c r="K20" t="s">
+        <v>100</v>
+      </c>
+      <c r="L20" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>106</v>
+      </c>
+      <c r="B21" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" t="s">
+        <v>108</v>
+      </c>
+      <c r="D21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" t="s">
+        <v>109</v>
+      </c>
+      <c r="F21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" t="s">
+        <v>98</v>
+      </c>
+      <c r="H21" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" t="s">
+        <v>55</v>
+      </c>
+      <c r="J21" t="s">
+        <v>99</v>
+      </c>
+      <c r="K21" t="s">
+        <v>100</v>
+      </c>
+      <c r="L21" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" t="s">
+        <v>111</v>
+      </c>
+      <c r="C22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" t="s">
+        <v>109</v>
+      </c>
+      <c r="F22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" t="s">
+        <v>55</v>
+      </c>
+      <c r="J22" t="s">
+        <v>99</v>
+      </c>
+      <c r="K22" t="s">
+        <v>100</v>
+      </c>
+      <c r="L22" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>112</v>
+      </c>
+      <c r="B23" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" t="s">
+        <v>114</v>
+      </c>
+      <c r="D23" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" t="s">
+        <v>109</v>
+      </c>
+      <c r="F23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I23" t="s">
+        <v>55</v>
+      </c>
+      <c r="J23" t="s">
+        <v>99</v>
+      </c>
+      <c r="K23" t="s">
+        <v>100</v>
+      </c>
+      <c r="L23" t="s">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>