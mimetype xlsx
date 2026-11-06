--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="903" uniqueCount="221">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 1:21:26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1263" uniqueCount="300">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 13:44:10</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=3257</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -676,50 +676,287 @@
     <t>BRM 073437</t>
   </si>
   <si>
     <t>BRMSA 4384</t>
   </si>
   <si>
     <t>Bacteria Proteobacteria Gammaproteobacteria Pasteurellales Pasteurellaceae Actinobacillus suis</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>BRM 073438</t>
   </si>
   <si>
     <t>BRMSA 4385</t>
   </si>
   <si>
     <t>BRM 073441</t>
   </si>
   <si>
     <t>BRMSA 4388</t>
   </si>
   <si>
     <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>BRM 073660</t>
+  </si>
+  <si>
+    <t>BRMSA 4415</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>BRM 073675</t>
+  </si>
+  <si>
+    <t>GL 10746</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Staphylococcaceae Staphylococcus Staphylococcus chromogenes</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Leite</t>
+  </si>
+  <si>
+    <t>Coleção de Microrganismos de Interesse para a Agroindústria e Pecuária</t>
+  </si>
+  <si>
+    <t>Microrganismos do Agronegócio do Leite</t>
+  </si>
+  <si>
+    <t>Carla Christine Lange</t>
+  </si>
+  <si>
+    <t>carla.lange@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 073676</t>
+  </si>
+  <si>
+    <t>GL 10747</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Staphylococcaceae Staphylococcus Staphylococcus aureus</t>
+  </si>
+  <si>
+    <t>BRM 073677</t>
+  </si>
+  <si>
+    <t>GL 10748</t>
+  </si>
+  <si>
+    <t>BRM 073678</t>
+  </si>
+  <si>
+    <t>GL 10749</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Staphylococcaceae Staphylococcus Staphylococcus simulans</t>
+  </si>
+  <si>
+    <t>BRM 073679</t>
+  </si>
+  <si>
+    <t>GL 10750</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus Streptococcus uberis</t>
+  </si>
+  <si>
+    <t>BRM 073680</t>
+  </si>
+  <si>
+    <t>GL 10751</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus Streptococcus dysgalactiae</t>
+  </si>
+  <si>
+    <t>BRM 073681</t>
+  </si>
+  <si>
+    <t>GL 10752</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Staphylococcaceae Staphylococcus Staphylococcus haemolyticus</t>
+  </si>
+  <si>
+    <t>BRM 073682</t>
+  </si>
+  <si>
+    <t>GL 10753</t>
+  </si>
+  <si>
+    <t>BRM 073693</t>
+  </si>
+  <si>
+    <t>BRMSA 4437</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>BRM 073694</t>
+  </si>
+  <si>
+    <t>BRMSA 4438</t>
+  </si>
+  <si>
+    <t>BRM 073695</t>
+  </si>
+  <si>
+    <t>GL 10757</t>
+  </si>
+  <si>
+    <t>BRM 073696</t>
+  </si>
+  <si>
+    <t>BRMSA 4439</t>
+  </si>
+  <si>
+    <t>BRM 073697</t>
+  </si>
+  <si>
+    <t>BRMSA 4440</t>
+  </si>
+  <si>
+    <t>BRM 073699</t>
+  </si>
+  <si>
+    <t>BRMSA 4441</t>
+  </si>
+  <si>
+    <t>BRM 073700</t>
+  </si>
+  <si>
+    <t>BRMSA 4442</t>
+  </si>
+  <si>
+    <t>BRM 073701</t>
+  </si>
+  <si>
+    <t>BRMSA 4443</t>
+  </si>
+  <si>
+    <t>BRM 073702</t>
+  </si>
+  <si>
+    <t>GL 10758</t>
+  </si>
+  <si>
+    <t>BRM 073703</t>
+  </si>
+  <si>
+    <t>GL 10759</t>
+  </si>
+  <si>
+    <t>BRM 073705</t>
+  </si>
+  <si>
+    <t>GL 10760</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Enterococcaceae Enterococcus Enterococcus hirae</t>
+  </si>
+  <si>
+    <t>BRM 073712</t>
+  </si>
+  <si>
+    <t>GL 10761</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Enterococcaceae Enterococcus saccharolyticus</t>
+  </si>
+  <si>
+    <t>BRM 073713</t>
+  </si>
+  <si>
+    <t>GL 10762</t>
+  </si>
+  <si>
+    <t>BRM 073714</t>
+  </si>
+  <si>
+    <t>GL 10763</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus Streptococcus gallolyticus</t>
+  </si>
+  <si>
+    <t>BRM 073715</t>
+  </si>
+  <si>
+    <t>GL 10764</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Lactococcus lactis</t>
+  </si>
+  <si>
+    <t>BRM 073716</t>
+  </si>
+  <si>
+    <t>GL 10765</t>
+  </si>
+  <si>
+    <t>BRM 073717</t>
+  </si>
+  <si>
+    <t>GL 10766</t>
+  </si>
+  <si>
+    <t>BRM 073718</t>
+  </si>
+  <si>
+    <t>GL 10767</t>
+  </si>
+  <si>
+    <t>BRM 073719</t>
+  </si>
+  <si>
+    <t>GL 10768</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Staphylococcaceae Staphylococcus Staphylococcus epidermidis</t>
+  </si>
+  <si>
+    <t>BRM 073721</t>
+  </si>
+  <si>
+    <t>GL 10770</t>
+  </si>
+  <si>
+    <t>BRM 073722</t>
+  </si>
+  <si>
+    <t>GL 10771</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -3632,42 +3869,1182 @@
       <c r="E78" t="s">
         <v>220</v>
       </c>
       <c r="F78" t="s">
         <v>211</v>
       </c>
       <c r="G78" t="s">
         <v>142</v>
       </c>
       <c r="H78" t="s">
         <v>143</v>
       </c>
       <c r="I78" t="s">
         <v>144</v>
       </c>
       <c r="J78" t="s">
         <v>145</v>
       </c>
       <c r="K78" t="s">
         <v>146</v>
       </c>
       <c r="L78" t="s">
         <v>147</v>
       </c>
     </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>221</v>
+      </c>
+      <c r="B79" t="s">
+        <v>222</v>
+      </c>
+      <c r="C79" t="s">
+        <v>214</v>
+      </c>
+      <c r="D79" t="s">
+        <v>18</v>
+      </c>
+      <c r="E79" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" t="s">
+        <v>141</v>
+      </c>
+      <c r="G79" t="s">
+        <v>142</v>
+      </c>
+      <c r="H79" t="s">
+        <v>143</v>
+      </c>
+      <c r="I79" t="s">
+        <v>144</v>
+      </c>
+      <c r="J79" t="s">
+        <v>145</v>
+      </c>
+      <c r="K79" t="s">
+        <v>146</v>
+      </c>
+      <c r="L79" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>224</v>
+      </c>
+      <c r="B80" t="s">
+        <v>225</v>
+      </c>
+      <c r="C80" t="s">
+        <v>226</v>
+      </c>
+      <c r="D80" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" t="s">
+        <v>227</v>
+      </c>
+      <c r="F80" t="s">
+        <v>21</v>
+      </c>
+      <c r="G80" t="s">
+        <v>228</v>
+      </c>
+      <c r="H80" t="s">
+        <v>143</v>
+      </c>
+      <c r="I80" t="s">
+        <v>229</v>
+      </c>
+      <c r="J80" t="s">
+        <v>230</v>
+      </c>
+      <c r="K80" t="s">
+        <v>231</v>
+      </c>
+      <c r="L80" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>233</v>
+      </c>
+      <c r="B81" t="s">
+        <v>234</v>
+      </c>
+      <c r="C81" t="s">
+        <v>235</v>
+      </c>
+      <c r="D81" t="s">
+        <v>18</v>
+      </c>
+      <c r="E81" t="s">
+        <v>227</v>
+      </c>
+      <c r="F81" t="s">
+        <v>21</v>
+      </c>
+      <c r="G81" t="s">
+        <v>228</v>
+      </c>
+      <c r="H81" t="s">
+        <v>143</v>
+      </c>
+      <c r="I81" t="s">
+        <v>229</v>
+      </c>
+      <c r="J81" t="s">
+        <v>230</v>
+      </c>
+      <c r="K81" t="s">
+        <v>231</v>
+      </c>
+      <c r="L81" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>236</v>
+      </c>
+      <c r="B82" t="s">
+        <v>237</v>
+      </c>
+      <c r="C82" t="s">
+        <v>235</v>
+      </c>
+      <c r="D82" t="s">
+        <v>18</v>
+      </c>
+      <c r="E82" t="s">
+        <v>227</v>
+      </c>
+      <c r="F82" t="s">
+        <v>21</v>
+      </c>
+      <c r="G82" t="s">
+        <v>228</v>
+      </c>
+      <c r="H82" t="s">
+        <v>143</v>
+      </c>
+      <c r="I82" t="s">
+        <v>229</v>
+      </c>
+      <c r="J82" t="s">
+        <v>230</v>
+      </c>
+      <c r="K82" t="s">
+        <v>231</v>
+      </c>
+      <c r="L82" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>238</v>
+      </c>
+      <c r="B83" t="s">
+        <v>239</v>
+      </c>
+      <c r="C83" t="s">
+        <v>240</v>
+      </c>
+      <c r="D83" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" t="s">
+        <v>227</v>
+      </c>
+      <c r="F83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G83" t="s">
+        <v>228</v>
+      </c>
+      <c r="H83" t="s">
+        <v>143</v>
+      </c>
+      <c r="I83" t="s">
+        <v>229</v>
+      </c>
+      <c r="J83" t="s">
+        <v>230</v>
+      </c>
+      <c r="K83" t="s">
+        <v>231</v>
+      </c>
+      <c r="L83" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>241</v>
+      </c>
+      <c r="B84" t="s">
+        <v>242</v>
+      </c>
+      <c r="C84" t="s">
+        <v>243</v>
+      </c>
+      <c r="D84" t="s">
+        <v>18</v>
+      </c>
+      <c r="E84" t="s">
+        <v>227</v>
+      </c>
+      <c r="F84" t="s">
+        <v>21</v>
+      </c>
+      <c r="G84" t="s">
+        <v>228</v>
+      </c>
+      <c r="H84" t="s">
+        <v>143</v>
+      </c>
+      <c r="I84" t="s">
+        <v>229</v>
+      </c>
+      <c r="J84" t="s">
+        <v>230</v>
+      </c>
+      <c r="K84" t="s">
+        <v>231</v>
+      </c>
+      <c r="L84" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>244</v>
+      </c>
+      <c r="B85" t="s">
+        <v>245</v>
+      </c>
+      <c r="C85" t="s">
+        <v>246</v>
+      </c>
+      <c r="D85" t="s">
+        <v>18</v>
+      </c>
+      <c r="E85" t="s">
+        <v>227</v>
+      </c>
+      <c r="F85" t="s">
+        <v>21</v>
+      </c>
+      <c r="G85" t="s">
+        <v>228</v>
+      </c>
+      <c r="H85" t="s">
+        <v>143</v>
+      </c>
+      <c r="I85" t="s">
+        <v>229</v>
+      </c>
+      <c r="J85" t="s">
+        <v>230</v>
+      </c>
+      <c r="K85" t="s">
+        <v>231</v>
+      </c>
+      <c r="L85" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>247</v>
+      </c>
+      <c r="B86" t="s">
+        <v>248</v>
+      </c>
+      <c r="C86" t="s">
+        <v>249</v>
+      </c>
+      <c r="D86" t="s">
+        <v>18</v>
+      </c>
+      <c r="E86" t="s">
+        <v>227</v>
+      </c>
+      <c r="F86" t="s">
+        <v>21</v>
+      </c>
+      <c r="G86" t="s">
+        <v>228</v>
+      </c>
+      <c r="H86" t="s">
+        <v>143</v>
+      </c>
+      <c r="I86" t="s">
+        <v>229</v>
+      </c>
+      <c r="J86" t="s">
+        <v>230</v>
+      </c>
+      <c r="K86" t="s">
+        <v>231</v>
+      </c>
+      <c r="L86" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>250</v>
+      </c>
+      <c r="B87" t="s">
+        <v>251</v>
+      </c>
+      <c r="C87" t="s">
+        <v>235</v>
+      </c>
+      <c r="D87" t="s">
+        <v>18</v>
+      </c>
+      <c r="E87" t="s">
+        <v>227</v>
+      </c>
+      <c r="F87" t="s">
+        <v>21</v>
+      </c>
+      <c r="G87" t="s">
+        <v>228</v>
+      </c>
+      <c r="H87" t="s">
+        <v>143</v>
+      </c>
+      <c r="I87" t="s">
+        <v>229</v>
+      </c>
+      <c r="J87" t="s">
+        <v>230</v>
+      </c>
+      <c r="K87" t="s">
+        <v>231</v>
+      </c>
+      <c r="L87" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>252</v>
+      </c>
+      <c r="B88" t="s">
+        <v>253</v>
+      </c>
+      <c r="C88" t="s">
+        <v>214</v>
+      </c>
+      <c r="D88" t="s">
+        <v>18</v>
+      </c>
+      <c r="E88" t="s">
+        <v>254</v>
+      </c>
+      <c r="F88" t="s">
+        <v>141</v>
+      </c>
+      <c r="G88" t="s">
+        <v>142</v>
+      </c>
+      <c r="H88" t="s">
+        <v>143</v>
+      </c>
+      <c r="I88" t="s">
+        <v>144</v>
+      </c>
+      <c r="J88" t="s">
+        <v>145</v>
+      </c>
+      <c r="K88" t="s">
+        <v>146</v>
+      </c>
+      <c r="L88" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>255</v>
+      </c>
+      <c r="B89" t="s">
+        <v>256</v>
+      </c>
+      <c r="C89" t="s">
+        <v>214</v>
+      </c>
+      <c r="D89" t="s">
+        <v>18</v>
+      </c>
+      <c r="E89" t="s">
+        <v>254</v>
+      </c>
+      <c r="F89" t="s">
+        <v>141</v>
+      </c>
+      <c r="G89" t="s">
+        <v>142</v>
+      </c>
+      <c r="H89" t="s">
+        <v>143</v>
+      </c>
+      <c r="I89" t="s">
+        <v>144</v>
+      </c>
+      <c r="J89" t="s">
+        <v>145</v>
+      </c>
+      <c r="K89" t="s">
+        <v>146</v>
+      </c>
+      <c r="L89" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>257</v>
+      </c>
+      <c r="B90" t="s">
+        <v>258</v>
+      </c>
+      <c r="C90" t="s">
+        <v>240</v>
+      </c>
+      <c r="D90" t="s">
+        <v>18</v>
+      </c>
+      <c r="E90" t="s">
+        <v>227</v>
+      </c>
+      <c r="F90" t="s">
+        <v>21</v>
+      </c>
+      <c r="G90" t="s">
+        <v>228</v>
+      </c>
+      <c r="H90" t="s">
+        <v>143</v>
+      </c>
+      <c r="I90" t="s">
+        <v>229</v>
+      </c>
+      <c r="J90" t="s">
+        <v>230</v>
+      </c>
+      <c r="K90" t="s">
+        <v>231</v>
+      </c>
+      <c r="L90" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>259</v>
+      </c>
+      <c r="B91" t="s">
+        <v>260</v>
+      </c>
+      <c r="C91" t="s">
+        <v>214</v>
+      </c>
+      <c r="D91" t="s">
+        <v>18</v>
+      </c>
+      <c r="E91" t="s">
+        <v>254</v>
+      </c>
+      <c r="F91" t="s">
+        <v>141</v>
+      </c>
+      <c r="G91" t="s">
+        <v>142</v>
+      </c>
+      <c r="H91" t="s">
+        <v>143</v>
+      </c>
+      <c r="I91" t="s">
+        <v>144</v>
+      </c>
+      <c r="J91" t="s">
+        <v>145</v>
+      </c>
+      <c r="K91" t="s">
+        <v>146</v>
+      </c>
+      <c r="L91" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>261</v>
+      </c>
+      <c r="B92" t="s">
+        <v>262</v>
+      </c>
+      <c r="C92" t="s">
+        <v>214</v>
+      </c>
+      <c r="D92" t="s">
+        <v>18</v>
+      </c>
+      <c r="E92" t="s">
+        <v>254</v>
+      </c>
+      <c r="F92" t="s">
+        <v>141</v>
+      </c>
+      <c r="G92" t="s">
+        <v>142</v>
+      </c>
+      <c r="H92" t="s">
+        <v>143</v>
+      </c>
+      <c r="I92" t="s">
+        <v>144</v>
+      </c>
+      <c r="J92" t="s">
+        <v>145</v>
+      </c>
+      <c r="K92" t="s">
+        <v>146</v>
+      </c>
+      <c r="L92" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>263</v>
+      </c>
+      <c r="B93" t="s">
+        <v>264</v>
+      </c>
+      <c r="C93" t="s">
+        <v>214</v>
+      </c>
+      <c r="D93" t="s">
+        <v>18</v>
+      </c>
+      <c r="E93" t="s">
+        <v>254</v>
+      </c>
+      <c r="F93" t="s">
+        <v>141</v>
+      </c>
+      <c r="G93" t="s">
+        <v>142</v>
+      </c>
+      <c r="H93" t="s">
+        <v>143</v>
+      </c>
+      <c r="I93" t="s">
+        <v>144</v>
+      </c>
+      <c r="J93" t="s">
+        <v>145</v>
+      </c>
+      <c r="K93" t="s">
+        <v>146</v>
+      </c>
+      <c r="L93" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>265</v>
+      </c>
+      <c r="B94" t="s">
+        <v>266</v>
+      </c>
+      <c r="C94" t="s">
+        <v>214</v>
+      </c>
+      <c r="D94" t="s">
+        <v>18</v>
+      </c>
+      <c r="E94" t="s">
+        <v>254</v>
+      </c>
+      <c r="F94" t="s">
+        <v>141</v>
+      </c>
+      <c r="G94" t="s">
+        <v>142</v>
+      </c>
+      <c r="H94" t="s">
+        <v>143</v>
+      </c>
+      <c r="I94" t="s">
+        <v>144</v>
+      </c>
+      <c r="J94" t="s">
+        <v>145</v>
+      </c>
+      <c r="K94" t="s">
+        <v>146</v>
+      </c>
+      <c r="L94" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>267</v>
+      </c>
+      <c r="B95" t="s">
+        <v>268</v>
+      </c>
+      <c r="C95" t="s">
+        <v>214</v>
+      </c>
+      <c r="D95" t="s">
+        <v>18</v>
+      </c>
+      <c r="E95" t="s">
+        <v>254</v>
+      </c>
+      <c r="F95" t="s">
+        <v>141</v>
+      </c>
+      <c r="G95" t="s">
+        <v>142</v>
+      </c>
+      <c r="H95" t="s">
+        <v>143</v>
+      </c>
+      <c r="I95" t="s">
+        <v>144</v>
+      </c>
+      <c r="J95" t="s">
+        <v>145</v>
+      </c>
+      <c r="K95" t="s">
+        <v>146</v>
+      </c>
+      <c r="L95" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>269</v>
+      </c>
+      <c r="B96" t="s">
+        <v>270</v>
+      </c>
+      <c r="C96" t="s">
+        <v>243</v>
+      </c>
+      <c r="D96" t="s">
+        <v>18</v>
+      </c>
+      <c r="E96" t="s">
+        <v>227</v>
+      </c>
+      <c r="F96" t="s">
+        <v>21</v>
+      </c>
+      <c r="G96" t="s">
+        <v>228</v>
+      </c>
+      <c r="H96" t="s">
+        <v>143</v>
+      </c>
+      <c r="I96" t="s">
+        <v>229</v>
+      </c>
+      <c r="J96" t="s">
+        <v>230</v>
+      </c>
+      <c r="K96" t="s">
+        <v>231</v>
+      </c>
+      <c r="L96" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>271</v>
+      </c>
+      <c r="B97" t="s">
+        <v>272</v>
+      </c>
+      <c r="C97" t="s">
+        <v>243</v>
+      </c>
+      <c r="D97" t="s">
+        <v>18</v>
+      </c>
+      <c r="E97" t="s">
+        <v>227</v>
+      </c>
+      <c r="F97" t="s">
+        <v>21</v>
+      </c>
+      <c r="G97" t="s">
+        <v>228</v>
+      </c>
+      <c r="H97" t="s">
+        <v>143</v>
+      </c>
+      <c r="I97" t="s">
+        <v>229</v>
+      </c>
+      <c r="J97" t="s">
+        <v>230</v>
+      </c>
+      <c r="K97" t="s">
+        <v>231</v>
+      </c>
+      <c r="L97" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>273</v>
+      </c>
+      <c r="B98" t="s">
+        <v>274</v>
+      </c>
+      <c r="C98" t="s">
+        <v>275</v>
+      </c>
+      <c r="D98" t="s">
+        <v>18</v>
+      </c>
+      <c r="E98" t="s">
+        <v>227</v>
+      </c>
+      <c r="F98" t="s">
+        <v>21</v>
+      </c>
+      <c r="G98" t="s">
+        <v>228</v>
+      </c>
+      <c r="H98" t="s">
+        <v>143</v>
+      </c>
+      <c r="I98" t="s">
+        <v>229</v>
+      </c>
+      <c r="J98" t="s">
+        <v>230</v>
+      </c>
+      <c r="K98" t="s">
+        <v>231</v>
+      </c>
+      <c r="L98" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>276</v>
+      </c>
+      <c r="B99" t="s">
+        <v>277</v>
+      </c>
+      <c r="C99" t="s">
+        <v>278</v>
+      </c>
+      <c r="D99" t="s">
+        <v>18</v>
+      </c>
+      <c r="E99" t="s">
+        <v>227</v>
+      </c>
+      <c r="F99" t="s">
+        <v>21</v>
+      </c>
+      <c r="G99" t="s">
+        <v>228</v>
+      </c>
+      <c r="H99" t="s">
+        <v>143</v>
+      </c>
+      <c r="I99" t="s">
+        <v>229</v>
+      </c>
+      <c r="J99" t="s">
+        <v>230</v>
+      </c>
+      <c r="K99" t="s">
+        <v>231</v>
+      </c>
+      <c r="L99" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>279</v>
+      </c>
+      <c r="B100" t="s">
+        <v>280</v>
+      </c>
+      <c r="C100" t="s">
+        <v>226</v>
+      </c>
+      <c r="D100" t="s">
+        <v>18</v>
+      </c>
+      <c r="E100" t="s">
+        <v>227</v>
+      </c>
+      <c r="F100" t="s">
+        <v>21</v>
+      </c>
+      <c r="G100" t="s">
+        <v>228</v>
+      </c>
+      <c r="H100" t="s">
+        <v>143</v>
+      </c>
+      <c r="I100" t="s">
+        <v>229</v>
+      </c>
+      <c r="J100" t="s">
+        <v>230</v>
+      </c>
+      <c r="K100" t="s">
+        <v>231</v>
+      </c>
+      <c r="L100" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>281</v>
+      </c>
+      <c r="B101" t="s">
+        <v>282</v>
+      </c>
+      <c r="C101" t="s">
+        <v>283</v>
+      </c>
+      <c r="D101" t="s">
+        <v>18</v>
+      </c>
+      <c r="E101" t="s">
+        <v>227</v>
+      </c>
+      <c r="F101" t="s">
+        <v>21</v>
+      </c>
+      <c r="G101" t="s">
+        <v>228</v>
+      </c>
+      <c r="H101" t="s">
+        <v>143</v>
+      </c>
+      <c r="I101" t="s">
+        <v>229</v>
+      </c>
+      <c r="J101" t="s">
+        <v>230</v>
+      </c>
+      <c r="K101" t="s">
+        <v>231</v>
+      </c>
+      <c r="L101" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>284</v>
+      </c>
+      <c r="B102" t="s">
+        <v>285</v>
+      </c>
+      <c r="C102" t="s">
+        <v>286</v>
+      </c>
+      <c r="D102" t="s">
+        <v>18</v>
+      </c>
+      <c r="E102" t="s">
+        <v>227</v>
+      </c>
+      <c r="F102" t="s">
+        <v>21</v>
+      </c>
+      <c r="G102" t="s">
+        <v>228</v>
+      </c>
+      <c r="H102" t="s">
+        <v>143</v>
+      </c>
+      <c r="I102" t="s">
+        <v>229</v>
+      </c>
+      <c r="J102" t="s">
+        <v>230</v>
+      </c>
+      <c r="K102" t="s">
+        <v>231</v>
+      </c>
+      <c r="L102" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>287</v>
+      </c>
+      <c r="B103" t="s">
+        <v>288</v>
+      </c>
+      <c r="C103" t="s">
+        <v>235</v>
+      </c>
+      <c r="D103" t="s">
+        <v>18</v>
+      </c>
+      <c r="E103" t="s">
+        <v>227</v>
+      </c>
+      <c r="F103" t="s">
+        <v>21</v>
+      </c>
+      <c r="G103" t="s">
+        <v>228</v>
+      </c>
+      <c r="H103" t="s">
+        <v>143</v>
+      </c>
+      <c r="I103" t="s">
+        <v>229</v>
+      </c>
+      <c r="J103" t="s">
+        <v>230</v>
+      </c>
+      <c r="K103" t="s">
+        <v>231</v>
+      </c>
+      <c r="L103" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>289</v>
+      </c>
+      <c r="B104" t="s">
+        <v>290</v>
+      </c>
+      <c r="C104" t="s">
+        <v>235</v>
+      </c>
+      <c r="D104" t="s">
+        <v>18</v>
+      </c>
+      <c r="E104" t="s">
+        <v>227</v>
+      </c>
+      <c r="F104" t="s">
+        <v>21</v>
+      </c>
+      <c r="G104" t="s">
+        <v>228</v>
+      </c>
+      <c r="H104" t="s">
+        <v>143</v>
+      </c>
+      <c r="I104" t="s">
+        <v>229</v>
+      </c>
+      <c r="J104" t="s">
+        <v>230</v>
+      </c>
+      <c r="K104" t="s">
+        <v>231</v>
+      </c>
+      <c r="L104" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>291</v>
+      </c>
+      <c r="B105" t="s">
+        <v>292</v>
+      </c>
+      <c r="C105" t="s">
+        <v>243</v>
+      </c>
+      <c r="D105" t="s">
+        <v>18</v>
+      </c>
+      <c r="E105" t="s">
+        <v>227</v>
+      </c>
+      <c r="F105" t="s">
+        <v>21</v>
+      </c>
+      <c r="G105" t="s">
+        <v>228</v>
+      </c>
+      <c r="H105" t="s">
+        <v>143</v>
+      </c>
+      <c r="I105" t="s">
+        <v>229</v>
+      </c>
+      <c r="J105" t="s">
+        <v>230</v>
+      </c>
+      <c r="K105" t="s">
+        <v>231</v>
+      </c>
+      <c r="L105" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>293</v>
+      </c>
+      <c r="B106" t="s">
+        <v>294</v>
+      </c>
+      <c r="C106" t="s">
+        <v>295</v>
+      </c>
+      <c r="D106" t="s">
+        <v>18</v>
+      </c>
+      <c r="E106" t="s">
+        <v>227</v>
+      </c>
+      <c r="F106" t="s">
+        <v>21</v>
+      </c>
+      <c r="G106" t="s">
+        <v>228</v>
+      </c>
+      <c r="H106" t="s">
+        <v>143</v>
+      </c>
+      <c r="I106" t="s">
+        <v>229</v>
+      </c>
+      <c r="J106" t="s">
+        <v>230</v>
+      </c>
+      <c r="K106" t="s">
+        <v>231</v>
+      </c>
+      <c r="L106" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>296</v>
+      </c>
+      <c r="B107" t="s">
+        <v>297</v>
+      </c>
+      <c r="C107" t="s">
+        <v>226</v>
+      </c>
+      <c r="D107" t="s">
+        <v>18</v>
+      </c>
+      <c r="E107" t="s">
+        <v>227</v>
+      </c>
+      <c r="F107" t="s">
+        <v>21</v>
+      </c>
+      <c r="G107" t="s">
+        <v>228</v>
+      </c>
+      <c r="H107" t="s">
+        <v>143</v>
+      </c>
+      <c r="I107" t="s">
+        <v>229</v>
+      </c>
+      <c r="J107" t="s">
+        <v>230</v>
+      </c>
+      <c r="K107" t="s">
+        <v>231</v>
+      </c>
+      <c r="L107" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>298</v>
+      </c>
+      <c r="B108" t="s">
+        <v>299</v>
+      </c>
+      <c r="C108" t="s">
+        <v>243</v>
+      </c>
+      <c r="D108" t="s">
+        <v>18</v>
+      </c>
+      <c r="E108" t="s">
+        <v>227</v>
+      </c>
+      <c r="F108" t="s">
+        <v>21</v>
+      </c>
+      <c r="G108" t="s">
+        <v>228</v>
+      </c>
+      <c r="H108" t="s">
+        <v>143</v>
+      </c>
+      <c r="I108" t="s">
+        <v>229</v>
+      </c>
+      <c r="J108" t="s">
+        <v>230</v>
+      </c>
+      <c r="K108" t="s">
+        <v>231</v>
+      </c>
+      <c r="L108" t="s">
+        <v>232</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>