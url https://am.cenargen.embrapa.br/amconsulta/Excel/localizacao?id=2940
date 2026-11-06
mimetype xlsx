--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="97">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 21:3:15</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="94">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 16:50:46</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=2940</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -217,59 +217,50 @@
     <t>BRM 044741</t>
   </si>
   <si>
     <t>ESA 92</t>
   </si>
   <si>
     <t>BRM 044742</t>
   </si>
   <si>
     <t>ESA 93</t>
   </si>
   <si>
     <t>BRM 044743</t>
   </si>
   <si>
     <t>ESA 94</t>
   </si>
   <si>
     <t>Bacteria Proteobacteria Alphaproteobacteria Rhizobiales Rhizobiaceae</t>
   </si>
   <si>
     <t>BRM 044756</t>
   </si>
   <si>
     <t>ESA 95</t>
-  </si>
-[...7 lines deleted...]
-    <t>Bacteria Proteobacteria Alphaproteobacteria Rhizobiales Rhizobiaceae Rhizobium etli</t>
   </si>
   <si>
     <t>BRM 053237</t>
   </si>
   <si>
     <t>BR 474</t>
   </si>
   <si>
     <t>BRM 053282</t>
   </si>
   <si>
     <t>BR 1420</t>
   </si>
   <si>
     <t>BRM 053283</t>
   </si>
   <si>
     <t>BR 1422</t>
   </si>
   <si>
     <t>BRM 053284</t>
   </si>
   <si>
     <t>BR 1426</t>
   </si>
@@ -988,452 +979,414 @@
       </c>
       <c r="H18" t="s">
         <v>50</v>
       </c>
       <c r="I18" t="s">
         <v>23</v>
       </c>
       <c r="J18" t="s">
         <v>51</v>
       </c>
       <c r="K18" t="s">
         <v>52</v>
       </c>
       <c r="L18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
         <v>21</v>
       </c>
       <c r="H19" t="s">
         <v>22</v>
       </c>
       <c r="I19" t="s">
         <v>23</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19" t="s">
         <v>25</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="G20" t="s">
         <v>21</v>
       </c>
       <c r="H20" t="s">
         <v>22</v>
       </c>
       <c r="I20" t="s">
         <v>23</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20" t="s">
         <v>25</v>
       </c>
       <c r="L20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
       <c r="G21" t="s">
         <v>21</v>
       </c>
       <c r="H21" t="s">
         <v>22</v>
       </c>
       <c r="I21" t="s">
         <v>23</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" t="s">
         <v>25</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C22" t="s">
         <v>17</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22" t="s">
         <v>21</v>
       </c>
       <c r="H22" t="s">
         <v>22</v>
       </c>
       <c r="I22" t="s">
         <v>23</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" t="s">
         <v>25</v>
       </c>
       <c r="L22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>36</v>
       </c>
       <c r="G23" t="s">
         <v>21</v>
       </c>
       <c r="H23" t="s">
         <v>22</v>
       </c>
       <c r="I23" t="s">
         <v>23</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23" t="s">
         <v>25</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>35</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24" t="s">
         <v>21</v>
       </c>
       <c r="H24" t="s">
         <v>22</v>
       </c>
       <c r="I24" t="s">
         <v>23</v>
       </c>
       <c r="J24" t="s">
         <v>24</v>
       </c>
       <c r="K24" t="s">
         <v>25</v>
       </c>
       <c r="L24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" t="s">
         <v>81</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>82</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="F25" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="G25" t="s">
         <v>21</v>
       </c>
       <c r="H25" t="s">
         <v>22</v>
       </c>
       <c r="I25" t="s">
         <v>23</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25" t="s">
         <v>25</v>
       </c>
       <c r="L25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G26" t="s">
         <v>21</v>
       </c>
       <c r="H26" t="s">
         <v>22</v>
       </c>
       <c r="I26" t="s">
         <v>23</v>
       </c>
       <c r="J26" t="s">
         <v>24</v>
       </c>
       <c r="K26" t="s">
         <v>25</v>
       </c>
       <c r="L26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C27" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="D27" t="s">
         <v>18</v>
       </c>
       <c r="E27" t="s">
-        <v>19</v>
+        <v>90</v>
       </c>
       <c r="F27" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G27" t="s">
         <v>21</v>
       </c>
       <c r="H27" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="I27" t="s">
         <v>23</v>
       </c>
       <c r="J27" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="K27" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="L27" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28" t="s">
         <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F28" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="G28" t="s">
         <v>21</v>
       </c>
       <c r="H28" t="s">
         <v>50</v>
       </c>
       <c r="I28" t="s">
         <v>23</v>
       </c>
       <c r="J28" t="s">
         <v>51</v>
       </c>
       <c r="K28" t="s">
         <v>52</v>
       </c>
       <c r="L28" t="s">
-        <v>53</v>
-[...36 lines deleted...]
-      <c r="L29" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>