--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -15,51 +15,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="105">
   <si>
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 20:39:39</t>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 9:8:30</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=27</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -405,51 +405,51 @@
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" bestFit="true" customWidth="true" width="59.64189453125"/>
+    <col min="1" max="1" bestFit="true" customWidth="true" width="59.1826171875"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.03310546875"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="62.9236328125"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="35.51708984375"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="61.06953125"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="9.84228515625"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="46.38564453125"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="44.36328125"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="14.3171875"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="20.6716796875"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">