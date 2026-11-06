--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="41">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 4:29:3</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="40">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 11:53:7</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=2317</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -102,66 +102,63 @@
   <si>
     <t/>
   </si>
   <si>
     <t>nao disponivel</t>
   </si>
   <si>
     <t>Coleção de Microrganismos Agentes de Controle Biológico de Pragas na Agricultura</t>
   </si>
   <si>
     <t>Fungos de Invertebrados</t>
   </si>
   <si>
     <t>Rogerio Biaggioni Lopes</t>
   </si>
   <si>
     <t>rogerio.lopes@embrapa.br</t>
   </si>
   <si>
     <t>BRM 002949</t>
   </si>
   <si>
     <t>CG 835</t>
   </si>
   <si>
-    <t>Fungi Ascomycota Sordariomycetes Hypocreales Clavicipitaceae Metarhizium humberi</t>
+    <t>Fungi Ascomycota Sordariomycetes Hypocreales Clavicipitaceae Metarhizium anisopliae</t>
   </si>
   <si>
     <t>26/03/1999</t>
   </si>
   <si>
     <t>Animalia Arthropoda Insecta Hemiptera Cydnidae Scaptocoris castanea</t>
   </si>
   <si>
     <t>BRM 046390</t>
   </si>
   <si>
     <t>CMM 153</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fungi Ascomycota Sordariomycetes Hypocreales Clavicipitaceae Metarhizium anisopliae</t>
   </si>
   <si>
     <t>31/03/1999</t>
   </si>
   <si>
     <t>Inseto morto</t>
   </si>
   <si>
     <t>Coleção de Microrganismos de Importância Agrícola e Ambiental</t>
   </si>
   <si>
     <t>Microrganismos Multifuncionais de Clima Temperado</t>
   </si>
   <si>
     <t>Maria Laura Turino Mattos</t>
   </si>
   <si>
     <t>maria.laura@embrapa.br</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -364,72 +361,72 @@
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
       <c r="I6" t="s">
         <v>23</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
         <v>25</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
       <c r="G7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" t="s">
         <v>37</v>
       </c>
-      <c r="J7" t="s">
+      <c r="K7" t="s">
         <v>38</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>