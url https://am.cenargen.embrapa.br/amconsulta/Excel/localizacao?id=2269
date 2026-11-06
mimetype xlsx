--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1227" uniqueCount="263">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 10:48:56</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1227" uniqueCount="264">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 17:49:46</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=2269</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -550,50 +550,53 @@
     <t>Bacteria Proteobacteria Alphaproteobacteria Rhizobiales Rhizobiaceae Agrobacterium sp.</t>
   </si>
   <si>
     <t>BRM 065802</t>
   </si>
   <si>
     <t>CNPSo 3913</t>
   </si>
   <si>
     <t>BRM 065803</t>
   </si>
   <si>
     <t>CNPSo 3918</t>
   </si>
   <si>
     <t>BRM 065804</t>
   </si>
   <si>
     <t>CNPSo 3919</t>
   </si>
   <si>
     <t>BRM 065805</t>
   </si>
   <si>
     <t>CNPSo 3920</t>
+  </si>
+  <si>
+    <t>Bacteria Proteobacteria Alphaproteobacteria Rhizobiales Rhizobiaceae Brasilibacterium  lagoinhense</t>
   </si>
   <si>
     <t>BR 15708</t>
   </si>
   <si>
     <t>Centro de Recursos Biológicos Johanna Döbereiner</t>
   </si>
   <si>
     <t>Bactérias Diazotróficas Associativas e Endofíticas</t>
   </si>
   <si>
     <t>Jerri Édson Zilli</t>
   </si>
   <si>
     <t>jerri.zilli@embrapa.br</t>
   </si>
   <si>
     <t>BRM 065806</t>
   </si>
   <si>
     <t>CNPSo 3922</t>
   </si>
   <si>
     <t>BRM 065824</t>
   </si>
@@ -3310,1504 +3313,1504 @@
       </c>
       <c r="H66" t="s">
         <v>22</v>
       </c>
       <c r="I66" t="s">
         <v>159</v>
       </c>
       <c r="J66" t="s">
         <v>160</v>
       </c>
       <c r="K66" t="s">
         <v>161</v>
       </c>
       <c r="L66" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>177</v>
       </c>
       <c r="B67" t="s">
         <v>178</v>
       </c>
       <c r="C67" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="D67" t="s">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>156</v>
       </c>
       <c r="F67" t="s">
         <v>157</v>
       </c>
       <c r="G67" t="s">
         <v>158</v>
       </c>
       <c r="H67" t="s">
         <v>22</v>
       </c>
       <c r="I67" t="s">
         <v>159</v>
       </c>
       <c r="J67" t="s">
         <v>160</v>
       </c>
       <c r="K67" t="s">
         <v>161</v>
       </c>
       <c r="L67" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>177</v>
       </c>
       <c r="B68" t="s">
+        <v>180</v>
+      </c>
+      <c r="C68" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D68" t="s">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>156</v>
       </c>
       <c r="F68" t="s">
         <v>157</v>
       </c>
       <c r="G68" t="s">
         <v>158</v>
       </c>
       <c r="H68" t="s">
         <v>22</v>
       </c>
       <c r="I68" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="J68" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="K68" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="L68" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B69" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C69" t="s">
         <v>170</v>
       </c>
       <c r="D69" t="s">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>156</v>
       </c>
       <c r="F69" t="s">
         <v>157</v>
       </c>
       <c r="G69" t="s">
         <v>158</v>
       </c>
       <c r="H69" t="s">
         <v>22</v>
       </c>
       <c r="I69" t="s">
         <v>159</v>
       </c>
       <c r="J69" t="s">
         <v>160</v>
       </c>
       <c r="K69" t="s">
         <v>161</v>
       </c>
       <c r="L69" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B70" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C70" t="s">
         <v>170</v>
       </c>
       <c r="D70" t="s">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>156</v>
       </c>
       <c r="F70" t="s">
         <v>157</v>
       </c>
       <c r="G70" t="s">
         <v>158</v>
       </c>
       <c r="H70" t="s">
         <v>22</v>
       </c>
       <c r="I70" t="s">
         <v>159</v>
       </c>
       <c r="J70" t="s">
         <v>160</v>
       </c>
       <c r="K70" t="s">
         <v>161</v>
       </c>
       <c r="L70" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B71" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C71" t="s">
         <v>170</v>
       </c>
       <c r="D71" t="s">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>156</v>
       </c>
       <c r="F71" t="s">
         <v>157</v>
       </c>
       <c r="G71" t="s">
         <v>158</v>
       </c>
       <c r="H71" t="s">
         <v>22</v>
       </c>
       <c r="I71" t="s">
         <v>159</v>
       </c>
       <c r="J71" t="s">
         <v>160</v>
       </c>
       <c r="K71" t="s">
         <v>161</v>
       </c>
       <c r="L71" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B72" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C72" t="s">
         <v>170</v>
       </c>
       <c r="D72" t="s">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>156</v>
       </c>
       <c r="F72" t="s">
         <v>157</v>
       </c>
       <c r="G72" t="s">
         <v>158</v>
       </c>
       <c r="H72" t="s">
         <v>22</v>
       </c>
       <c r="I72" t="s">
         <v>159</v>
       </c>
       <c r="J72" t="s">
         <v>160</v>
       </c>
       <c r="K72" t="s">
         <v>161</v>
       </c>
       <c r="L72" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B73" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C73" t="s">
         <v>34</v>
       </c>
       <c r="D73" t="s">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>156</v>
       </c>
       <c r="F73" t="s">
         <v>157</v>
       </c>
       <c r="G73" t="s">
         <v>158</v>
       </c>
       <c r="H73" t="s">
         <v>22</v>
       </c>
       <c r="I73" t="s">
         <v>159</v>
       </c>
       <c r="J73" t="s">
         <v>160</v>
       </c>
       <c r="K73" t="s">
         <v>161</v>
       </c>
       <c r="L73" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B74" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C74" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D74" t="s">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>156</v>
       </c>
       <c r="F74" t="s">
         <v>157</v>
       </c>
       <c r="G74" t="s">
         <v>158</v>
       </c>
       <c r="H74" t="s">
         <v>22</v>
       </c>
       <c r="I74" t="s">
         <v>159</v>
       </c>
       <c r="J74" t="s">
         <v>160</v>
       </c>
       <c r="K74" t="s">
         <v>161</v>
       </c>
       <c r="L74" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B75" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C75" t="s">
         <v>165</v>
       </c>
       <c r="D75" t="s">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>156</v>
       </c>
       <c r="F75" t="s">
         <v>157</v>
       </c>
       <c r="G75" t="s">
         <v>158</v>
       </c>
       <c r="H75" t="s">
         <v>22</v>
       </c>
       <c r="I75" t="s">
         <v>159</v>
       </c>
       <c r="J75" t="s">
         <v>160</v>
       </c>
       <c r="K75" t="s">
         <v>161</v>
       </c>
       <c r="L75" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B76" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C76" t="s">
         <v>170</v>
       </c>
       <c r="D76" t="s">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>156</v>
       </c>
       <c r="F76" t="s">
         <v>157</v>
       </c>
       <c r="G76" t="s">
         <v>158</v>
       </c>
       <c r="H76" t="s">
         <v>22</v>
       </c>
       <c r="I76" t="s">
         <v>159</v>
       </c>
       <c r="J76" t="s">
         <v>160</v>
       </c>
       <c r="K76" t="s">
         <v>161</v>
       </c>
       <c r="L76" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B77" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C77" t="s">
         <v>165</v>
       </c>
       <c r="D77" t="s">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>156</v>
       </c>
       <c r="F77" t="s">
         <v>157</v>
       </c>
       <c r="G77" t="s">
         <v>158</v>
       </c>
       <c r="H77" t="s">
         <v>22</v>
       </c>
       <c r="I77" t="s">
         <v>159</v>
       </c>
       <c r="J77" t="s">
         <v>160</v>
       </c>
       <c r="K77" t="s">
         <v>161</v>
       </c>
       <c r="L77" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B78" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C78" t="s">
         <v>165</v>
       </c>
       <c r="D78" t="s">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>156</v>
       </c>
       <c r="F78" t="s">
         <v>157</v>
       </c>
       <c r="G78" t="s">
         <v>158</v>
       </c>
       <c r="H78" t="s">
         <v>22</v>
       </c>
       <c r="I78" t="s">
         <v>159</v>
       </c>
       <c r="J78" t="s">
         <v>160</v>
       </c>
       <c r="K78" t="s">
         <v>161</v>
       </c>
       <c r="L78" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B79" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C79" t="s">
         <v>34</v>
       </c>
       <c r="D79" t="s">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>156</v>
       </c>
       <c r="F79" t="s">
         <v>157</v>
       </c>
       <c r="G79" t="s">
         <v>158</v>
       </c>
       <c r="H79" t="s">
         <v>22</v>
       </c>
       <c r="I79" t="s">
         <v>159</v>
       </c>
       <c r="J79" t="s">
         <v>160</v>
       </c>
       <c r="K79" t="s">
         <v>161</v>
       </c>
       <c r="L79" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B80" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C80" t="s">
         <v>165</v>
       </c>
       <c r="D80" t="s">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>156</v>
       </c>
       <c r="F80" t="s">
         <v>157</v>
       </c>
       <c r="G80" t="s">
         <v>158</v>
       </c>
       <c r="H80" t="s">
         <v>22</v>
       </c>
       <c r="I80" t="s">
         <v>159</v>
       </c>
       <c r="J80" t="s">
         <v>160</v>
       </c>
       <c r="K80" t="s">
         <v>161</v>
       </c>
       <c r="L80" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B81" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C81" t="s">
         <v>165</v>
       </c>
       <c r="D81" t="s">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>156</v>
       </c>
       <c r="F81" t="s">
         <v>157</v>
       </c>
       <c r="G81" t="s">
         <v>158</v>
       </c>
       <c r="H81" t="s">
         <v>22</v>
       </c>
       <c r="I81" t="s">
         <v>159</v>
       </c>
       <c r="J81" t="s">
         <v>160</v>
       </c>
       <c r="K81" t="s">
         <v>161</v>
       </c>
       <c r="L81" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B82" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C82" t="s">
         <v>34</v>
       </c>
       <c r="D82" t="s">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>156</v>
       </c>
       <c r="F82" t="s">
         <v>157</v>
       </c>
       <c r="G82" t="s">
         <v>158</v>
       </c>
       <c r="H82" t="s">
         <v>22</v>
       </c>
       <c r="I82" t="s">
         <v>159</v>
       </c>
       <c r="J82" t="s">
         <v>160</v>
       </c>
       <c r="K82" t="s">
         <v>161</v>
       </c>
       <c r="L82" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B83" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C83" t="s">
         <v>170</v>
       </c>
       <c r="D83" t="s">
         <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>156</v>
       </c>
       <c r="F83" t="s">
         <v>157</v>
       </c>
       <c r="G83" t="s">
         <v>158</v>
       </c>
       <c r="H83" t="s">
         <v>22</v>
       </c>
       <c r="I83" t="s">
         <v>159</v>
       </c>
       <c r="J83" t="s">
         <v>160</v>
       </c>
       <c r="K83" t="s">
         <v>161</v>
       </c>
       <c r="L83" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B84" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C84" t="s">
         <v>170</v>
       </c>
       <c r="D84" t="s">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>156</v>
       </c>
       <c r="F84" t="s">
         <v>157</v>
       </c>
       <c r="G84" t="s">
         <v>158</v>
       </c>
       <c r="H84" t="s">
         <v>22</v>
       </c>
       <c r="I84" t="s">
         <v>159</v>
       </c>
       <c r="J84" t="s">
         <v>160</v>
       </c>
       <c r="K84" t="s">
         <v>161</v>
       </c>
       <c r="L84" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B85" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C85" t="s">
         <v>170</v>
       </c>
       <c r="D85" t="s">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>156</v>
       </c>
       <c r="F85" t="s">
         <v>157</v>
       </c>
       <c r="G85" t="s">
         <v>158</v>
       </c>
       <c r="H85" t="s">
         <v>22</v>
       </c>
       <c r="I85" t="s">
         <v>159</v>
       </c>
       <c r="J85" t="s">
         <v>160</v>
       </c>
       <c r="K85" t="s">
         <v>161</v>
       </c>
       <c r="L85" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B86" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C86" t="s">
         <v>165</v>
       </c>
       <c r="D86" t="s">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>156</v>
       </c>
       <c r="F86" t="s">
         <v>157</v>
       </c>
       <c r="G86" t="s">
         <v>158</v>
       </c>
       <c r="H86" t="s">
         <v>22</v>
       </c>
       <c r="I86" t="s">
         <v>159</v>
       </c>
       <c r="J86" t="s">
         <v>160</v>
       </c>
       <c r="K86" t="s">
         <v>161</v>
       </c>
       <c r="L86" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B87" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C87" t="s">
         <v>165</v>
       </c>
       <c r="D87" t="s">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>156</v>
       </c>
       <c r="F87" t="s">
         <v>157</v>
       </c>
       <c r="G87" t="s">
         <v>158</v>
       </c>
       <c r="H87" t="s">
         <v>22</v>
       </c>
       <c r="I87" t="s">
         <v>159</v>
       </c>
       <c r="J87" t="s">
         <v>160</v>
       </c>
       <c r="K87" t="s">
         <v>161</v>
       </c>
       <c r="L87" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B88" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C88" t="s">
         <v>170</v>
       </c>
       <c r="D88" t="s">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>156</v>
       </c>
       <c r="F88" t="s">
         <v>157</v>
       </c>
       <c r="G88" t="s">
         <v>158</v>
       </c>
       <c r="H88" t="s">
         <v>22</v>
       </c>
       <c r="I88" t="s">
         <v>159</v>
       </c>
       <c r="J88" t="s">
         <v>160</v>
       </c>
       <c r="K88" t="s">
         <v>161</v>
       </c>
       <c r="L88" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B89" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C89" t="s">
         <v>170</v>
       </c>
       <c r="D89" t="s">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>156</v>
       </c>
       <c r="F89" t="s">
         <v>157</v>
       </c>
       <c r="G89" t="s">
         <v>158</v>
       </c>
       <c r="H89" t="s">
         <v>22</v>
       </c>
       <c r="I89" t="s">
         <v>159</v>
       </c>
       <c r="J89" t="s">
         <v>160</v>
       </c>
       <c r="K89" t="s">
         <v>161</v>
       </c>
       <c r="L89" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B90" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C90" t="s">
         <v>170</v>
       </c>
       <c r="D90" t="s">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>156</v>
       </c>
       <c r="F90" t="s">
         <v>157</v>
       </c>
       <c r="G90" t="s">
         <v>158</v>
       </c>
       <c r="H90" t="s">
         <v>22</v>
       </c>
       <c r="I90" t="s">
         <v>159</v>
       </c>
       <c r="J90" t="s">
         <v>160</v>
       </c>
       <c r="K90" t="s">
         <v>161</v>
       </c>
       <c r="L90" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B91" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C91" t="s">
         <v>170</v>
       </c>
       <c r="D91" t="s">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>156</v>
       </c>
       <c r="F91" t="s">
         <v>157</v>
       </c>
       <c r="G91" t="s">
         <v>158</v>
       </c>
       <c r="H91" t="s">
         <v>22</v>
       </c>
       <c r="I91" t="s">
         <v>159</v>
       </c>
       <c r="J91" t="s">
         <v>160</v>
       </c>
       <c r="K91" t="s">
         <v>161</v>
       </c>
       <c r="L91" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B92" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C92" t="s">
         <v>170</v>
       </c>
       <c r="D92" t="s">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>156</v>
       </c>
       <c r="F92" t="s">
         <v>157</v>
       </c>
       <c r="G92" t="s">
         <v>158</v>
       </c>
       <c r="H92" t="s">
         <v>22</v>
       </c>
       <c r="I92" t="s">
         <v>159</v>
       </c>
       <c r="J92" t="s">
         <v>160</v>
       </c>
       <c r="K92" t="s">
         <v>161</v>
       </c>
       <c r="L92" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B93" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C93" t="s">
         <v>170</v>
       </c>
       <c r="D93" t="s">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>156</v>
       </c>
       <c r="F93" t="s">
         <v>157</v>
       </c>
       <c r="G93" t="s">
         <v>158</v>
       </c>
       <c r="H93" t="s">
         <v>22</v>
       </c>
       <c r="I93" t="s">
         <v>159</v>
       </c>
       <c r="J93" t="s">
         <v>160</v>
       </c>
       <c r="K93" t="s">
         <v>161</v>
       </c>
       <c r="L93" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B94" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C94" t="s">
         <v>170</v>
       </c>
       <c r="D94" t="s">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>156</v>
       </c>
       <c r="F94" t="s">
         <v>157</v>
       </c>
       <c r="G94" t="s">
         <v>158</v>
       </c>
       <c r="H94" t="s">
         <v>22</v>
       </c>
       <c r="I94" t="s">
         <v>159</v>
       </c>
       <c r="J94" t="s">
         <v>160</v>
       </c>
       <c r="K94" t="s">
         <v>161</v>
       </c>
       <c r="L94" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B95" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C95" t="s">
         <v>170</v>
       </c>
       <c r="D95" t="s">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>156</v>
       </c>
       <c r="F95" t="s">
         <v>157</v>
       </c>
       <c r="G95" t="s">
         <v>158</v>
       </c>
       <c r="H95" t="s">
         <v>22</v>
       </c>
       <c r="I95" t="s">
         <v>159</v>
       </c>
       <c r="J95" t="s">
         <v>160</v>
       </c>
       <c r="K95" t="s">
         <v>161</v>
       </c>
       <c r="L95" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B96" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C96" t="s">
         <v>170</v>
       </c>
       <c r="D96" t="s">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>156</v>
       </c>
       <c r="F96" t="s">
         <v>157</v>
       </c>
       <c r="G96" t="s">
         <v>158</v>
       </c>
       <c r="H96" t="s">
         <v>22</v>
       </c>
       <c r="I96" t="s">
         <v>159</v>
       </c>
       <c r="J96" t="s">
         <v>160</v>
       </c>
       <c r="K96" t="s">
         <v>161</v>
       </c>
       <c r="L96" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B97" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C97" t="s">
         <v>170</v>
       </c>
       <c r="D97" t="s">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>156</v>
       </c>
       <c r="F97" t="s">
         <v>157</v>
       </c>
       <c r="G97" t="s">
         <v>158</v>
       </c>
       <c r="H97" t="s">
         <v>22</v>
       </c>
       <c r="I97" t="s">
         <v>159</v>
       </c>
       <c r="J97" t="s">
         <v>160</v>
       </c>
       <c r="K97" t="s">
         <v>161</v>
       </c>
       <c r="L97" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B98" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C98" t="s">
         <v>165</v>
       </c>
       <c r="D98" t="s">
         <v>18</v>
       </c>
       <c r="E98" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F98" t="s">
         <v>157</v>
       </c>
       <c r="G98" t="s">
         <v>20</v>
       </c>
       <c r="H98" t="s">
         <v>22</v>
       </c>
       <c r="I98" t="s">
         <v>159</v>
       </c>
       <c r="J98" t="s">
         <v>160</v>
       </c>
       <c r="K98" t="s">
         <v>161</v>
       </c>
       <c r="L98" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B99" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C99" t="s">
         <v>165</v>
       </c>
       <c r="D99" t="s">
         <v>18</v>
       </c>
       <c r="E99" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F99" t="s">
         <v>157</v>
       </c>
       <c r="G99" t="s">
         <v>158</v>
       </c>
       <c r="H99" t="s">
         <v>22</v>
       </c>
       <c r="I99" t="s">
         <v>159</v>
       </c>
       <c r="J99" t="s">
         <v>160</v>
       </c>
       <c r="K99" t="s">
         <v>161</v>
       </c>
       <c r="L99" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B100" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C100" t="s">
         <v>165</v>
       </c>
       <c r="D100" t="s">
         <v>18</v>
       </c>
       <c r="E100" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F100" t="s">
         <v>157</v>
       </c>
       <c r="G100" t="s">
         <v>158</v>
       </c>
       <c r="H100" t="s">
         <v>22</v>
       </c>
       <c r="I100" t="s">
         <v>159</v>
       </c>
       <c r="J100" t="s">
         <v>160</v>
       </c>
       <c r="K100" t="s">
         <v>161</v>
       </c>
       <c r="L100" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B101" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C101" t="s">
         <v>165</v>
       </c>
       <c r="D101" t="s">
         <v>18</v>
       </c>
       <c r="E101" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F101" t="s">
         <v>157</v>
       </c>
       <c r="G101" t="s">
         <v>158</v>
       </c>
       <c r="H101" t="s">
         <v>22</v>
       </c>
       <c r="I101" t="s">
         <v>159</v>
       </c>
       <c r="J101" t="s">
         <v>160</v>
       </c>
       <c r="K101" t="s">
         <v>161</v>
       </c>
       <c r="L101" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B102" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C102" t="s">
         <v>165</v>
       </c>
       <c r="D102" t="s">
         <v>18</v>
       </c>
       <c r="E102" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F102" t="s">
         <v>157</v>
       </c>
       <c r="G102" t="s">
         <v>158</v>
       </c>
       <c r="H102" t="s">
         <v>22</v>
       </c>
       <c r="I102" t="s">
         <v>159</v>
       </c>
       <c r="J102" t="s">
         <v>160</v>
       </c>
       <c r="K102" t="s">
         <v>161</v>
       </c>
       <c r="L102" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B103" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C103" t="s">
         <v>165</v>
       </c>
       <c r="D103" t="s">
         <v>18</v>
       </c>
       <c r="E103" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F103" t="s">
         <v>157</v>
       </c>
       <c r="G103" t="s">
         <v>158</v>
       </c>
       <c r="H103" t="s">
         <v>22</v>
       </c>
       <c r="I103" t="s">
         <v>159</v>
       </c>
       <c r="J103" t="s">
         <v>160</v>
       </c>
       <c r="K103" t="s">
         <v>161</v>
       </c>
       <c r="L103" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B104" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C104" t="s">
         <v>165</v>
       </c>
       <c r="D104" t="s">
         <v>18</v>
       </c>
       <c r="E104" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F104" t="s">
         <v>157</v>
       </c>
       <c r="G104" t="s">
         <v>158</v>
       </c>
       <c r="H104" t="s">
         <v>22</v>
       </c>
       <c r="I104" t="s">
         <v>159</v>
       </c>
       <c r="J104" t="s">
         <v>160</v>
       </c>
       <c r="K104" t="s">
         <v>161</v>
       </c>
       <c r="L104" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B105" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C105" t="s">
         <v>165</v>
       </c>
       <c r="D105" t="s">
         <v>18</v>
       </c>
       <c r="E105" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F105" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G105" t="s">
         <v>20</v>
       </c>
       <c r="H105" t="s">
         <v>22</v>
       </c>
       <c r="I105" t="s">
         <v>159</v>
       </c>
       <c r="J105" t="s">
         <v>160</v>
       </c>
       <c r="K105" t="s">
         <v>161</v>
       </c>
       <c r="L105" t="s">
         <v>162</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 