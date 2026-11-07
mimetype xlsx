--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="45">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 21:3:12</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="44">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 8:52:10</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=11277</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -102,96 +102,93 @@
   <si>
     <t/>
   </si>
   <si>
     <t>nao disponivel</t>
   </si>
   <si>
     <t>Coleção de Microrganismos Agentes de Controle Biológico de Pragas na Agricultura</t>
   </si>
   <si>
     <t>Fungos de Invertebrados</t>
   </si>
   <si>
     <t>Rogerio Biaggioni Lopes</t>
   </si>
   <si>
     <t>rogerio.lopes@embrapa.br</t>
   </si>
   <si>
     <t>BRM 062299</t>
   </si>
   <si>
     <t>BRMSA 2474</t>
   </si>
   <si>
-    <t>Vírus: Riboviria-Orthornavirae Pisuviricota Pisoniviricetes  Nidovirales Coronaviridae Gammacoronavirus</t>
+    <t>Vírus: Riboviria-Orthornavirae Pisuviricota Pisoniviricetes  Nidovirales Coronaviridae Gammacoronavirus Avian coronavirus / Coronavirus aviário (Avian infectious bronchitis virus)</t>
   </si>
   <si>
     <t>04/06/1985</t>
   </si>
   <si>
     <t>Animalia Chordata Aves Galliformes Phasianidae Gallus gallus</t>
   </si>
   <si>
     <t>Ovo</t>
   </si>
   <si>
     <t>Coleção de Microrganismos de Interesse para Avicultura e Suinocultura</t>
   </si>
   <si>
     <t>Microrganismos de Interesse para Suinocultura e Avicultura</t>
   </si>
   <si>
     <t>Catia Silene Klein</t>
   </si>
   <si>
     <t>catia.klein@embrapa.br</t>
   </si>
   <si>
     <t>BRM 064340</t>
   </si>
   <si>
     <t>BRMSA 1768</t>
   </si>
   <si>
     <t>Vírus: Riboviria-Orthornavirae (Riboviria) Não Determinado-ICTV Não Descrito-ICTV 2019-2020. Não Descrito-ICTV 2019-2020. Birnaviridae  Avibirnavirus  Infectious bursal disease virus/ Doença Infecciosa da Bursa (VDIB)/ Doença de Gumboro (VDG)</t>
   </si>
   <si>
     <t>04/09/1985</t>
   </si>
   <si>
     <t>Não informado</t>
   </si>
   <si>
     <t>BRM 067434</t>
   </si>
   <si>
     <t>BRMSA 3210</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vírus: Riboviria-Orthornavirae Pisuviricota Pisoniviricetes  Nidovirales Coronaviridae Gammacoronavirus Avian coronavirus / Coronavirus aviário (Avian infectious bronchitis virus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -414,51 +411,51 @@
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
         <v>33</v>
       </c>
       <c r="J7" t="s">
         <v>34</v>
       </c>
       <c r="K7" t="s">
         <v>35</v>
       </c>
       <c r="L7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>31</v>
       </c>
       <c r="G8" t="s">
         <v>32</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
       <c r="I8" t="s">
         <v>33</v>
       </c>
       <c r="J8" t="s">
         <v>34</v>
       </c>
       <c r="K8" t="s">
         <v>35</v>
       </c>