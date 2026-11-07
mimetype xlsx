--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="144">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 4:56:4</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="147">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 9:40:26</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//localizacao?id=1033</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -360,111 +360,120 @@
   <si>
     <t>CMPC 12</t>
   </si>
   <si>
     <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Debaryomycetaceae Candida parapsilosis</t>
   </si>
   <si>
     <t>14/06/2004</t>
   </si>
   <si>
     <t>BRM 033121</t>
   </si>
   <si>
     <t>CMPC 67</t>
   </si>
   <si>
     <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Bacillus pumilus</t>
   </si>
   <si>
     <t>BRM 063252</t>
   </si>
   <si>
     <t>CNPAE 4112</t>
   </si>
   <si>
+    <t>Bacteria Proteobacteria Gammaproteobacteria Enterobacteriales Enterobacteriaceae Serratia marcescens</t>
+  </si>
+  <si>
+    <t>24/09/2012</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Glycine max</t>
+  </si>
+  <si>
+    <t>Solo de cultivo de soja (Glycine max)</t>
+  </si>
+  <si>
+    <t>Coleção de Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
+  </si>
+  <si>
+    <t>Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
+  </si>
+  <si>
+    <t>Léia Cecilia de Lima Fávaro</t>
+  </si>
+  <si>
+    <t>cnpae.cmmaabio@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 063253</t>
+  </si>
+  <si>
+    <t>CNPAE 4113</t>
+  </si>
+  <si>
+    <t>Bacteria Proteobacteria Alphaproteobacteria Hyphomicrobiales Methylobacteriaceae Methylobacterium</t>
+  </si>
+  <si>
+    <t>BRM 063254</t>
+  </si>
+  <si>
+    <t>CNPAE 4114</t>
+  </si>
+  <si>
     <t>Bacteria (Não Informado Bacteria) (Não Informado Bacteria) (Não Informado Bacteria) (Não Informado Bacteria)</t>
   </si>
   <si>
-    <t>24/09/2012</t>
-[...34 lines deleted...]
-  <si>
     <t>BRM 063255</t>
   </si>
   <si>
     <t>CNPAE 4115</t>
   </si>
   <si>
     <t>BRM 063256</t>
   </si>
   <si>
     <t>CNPAE 4116</t>
   </si>
   <si>
     <t>BRM 063257</t>
   </si>
   <si>
     <t>CNPAE 4117</t>
   </si>
   <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Exiguobacterium acetylicum</t>
+  </si>
+  <si>
     <t>BRM 063258</t>
   </si>
   <si>
     <t>CNPAE 4118</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Bacillaceae Lysinibacillus pinottii</t>
   </si>
   <si>
     <t>BRM 063259</t>
   </si>
   <si>
     <t>CNPAE 4119</t>
   </si>
   <si>
     <t>BRM 063260</t>
   </si>
   <si>
     <t>CNPAE 4120</t>
   </si>
   <si>
     <t>BRM 063261</t>
   </si>
   <si>
     <t>CNPAE 4121</t>
   </si>
   <si>
     <t>BRM 063262</t>
   </si>
   <si>
     <t>CNPAE 4122</t>
   </si>
@@ -1632,443 +1641,443 @@
       </c>
       <c r="K31" t="s">
         <v>74</v>
       </c>
       <c r="L31" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="C32" t="s">
         <v>115</v>
       </c>
       <c r="D32" t="s">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>116</v>
       </c>
       <c r="F32" t="s">
-        <v>20</v>
+        <v>117</v>
       </c>
       <c r="G32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H32" t="s">
         <v>22</v>
       </c>
       <c r="I32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D33" t="s">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>116</v>
       </c>
       <c r="F33" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="G33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H33" t="s">
         <v>22</v>
       </c>
       <c r="I33" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J33" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>126</v>
       </c>
       <c r="B34" t="s">
         <v>127</v>
       </c>
       <c r="C34" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="D34" t="s">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>116</v>
       </c>
       <c r="F34" t="s">
         <v>20</v>
       </c>
       <c r="G34" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H34" t="s">
         <v>22</v>
       </c>
       <c r="I34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L34" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" t="s">
+        <v>130</v>
+      </c>
+      <c r="C35" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D35" t="s">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>116</v>
       </c>
       <c r="F35" t="s">
         <v>20</v>
       </c>
       <c r="G35" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H35" t="s">
         <v>22</v>
       </c>
       <c r="I35" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J35" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K35" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L35" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C36" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="D36" t="s">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>116</v>
       </c>
       <c r="F36" t="s">
         <v>20</v>
       </c>
       <c r="G36" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H36" t="s">
         <v>22</v>
       </c>
       <c r="I36" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J36" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K36" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L36" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C37" t="s">
-        <v>115</v>
+        <v>135</v>
       </c>
       <c r="D37" t="s">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>116</v>
       </c>
       <c r="F37" t="s">
-        <v>20</v>
+        <v>117</v>
       </c>
       <c r="G37" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H37" t="s">
         <v>22</v>
       </c>
       <c r="I37" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J37" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K37" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L37" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C38" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="D38" t="s">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>116</v>
       </c>
       <c r="F38" t="s">
-        <v>20</v>
+        <v>117</v>
       </c>
       <c r="G38" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H38" t="s">
         <v>22</v>
       </c>
       <c r="I38" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J38" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K38" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L38" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="D39" t="s">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>116</v>
       </c>
       <c r="F39" t="s">
         <v>20</v>
       </c>
       <c r="G39" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H39" t="s">
         <v>22</v>
       </c>
       <c r="I39" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J39" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L39" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C40" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="D40" t="s">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>116</v>
       </c>
       <c r="F40" t="s">
         <v>20</v>
       </c>
       <c r="G40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H40" t="s">
         <v>22</v>
       </c>
       <c r="I40" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J40" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K40" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L40" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C41" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="D41" t="s">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>116</v>
       </c>
       <c r="F41" t="s">
         <v>20</v>
       </c>
       <c r="G41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H41" t="s">
         <v>22</v>
       </c>
       <c r="I41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K41" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L41" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B42" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="D42" t="s">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>116</v>
       </c>
       <c r="F42" t="s">
         <v>20</v>
       </c>
       <c r="G42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H42" t="s">
         <v>22</v>
       </c>
       <c r="I42" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L42" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>