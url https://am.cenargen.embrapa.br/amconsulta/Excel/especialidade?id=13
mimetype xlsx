--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4647" uniqueCount="1191">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 3:24:43</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4743" uniqueCount="1207">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 3:24:42</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//especialidade?id=13</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -3586,50 +3586,98 @@
     <t>CMAA 1926</t>
   </si>
   <si>
     <t>BRM 068783</t>
   </si>
   <si>
     <t>CMAA 1927</t>
   </si>
   <si>
     <t>BRM 068794</t>
   </si>
   <si>
     <t>CMAA 1928</t>
   </si>
   <si>
     <t>BRM 072282</t>
   </si>
   <si>
     <t>CMAA 1966</t>
   </si>
   <si>
     <t>Brasil  São Paulo  Campinas</t>
   </si>
   <si>
     <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>BRM 073698</t>
+  </si>
+  <si>
+    <t>CMAA 1949</t>
+  </si>
+  <si>
+    <t>BRM 073704</t>
+  </si>
+  <si>
+    <t>CMAA 1950</t>
+  </si>
+  <si>
+    <t>BRM 073706</t>
+  </si>
+  <si>
+    <t>CMAA 1951</t>
+  </si>
+  <si>
+    <t>BRM 073707</t>
+  </si>
+  <si>
+    <t>CMAA 1952</t>
+  </si>
+  <si>
+    <t>BRM 073708</t>
+  </si>
+  <si>
+    <t>CMAA 1953</t>
+  </si>
+  <si>
+    <t>BRM 073709</t>
+  </si>
+  <si>
+    <t>CMAA 1954</t>
+  </si>
+  <si>
+    <t>BRM 073710</t>
+  </si>
+  <si>
+    <t>CMAA 1955</t>
+  </si>
+  <si>
+    <t>BRM 073711</t>
+  </si>
+  <si>
+    <t>CMAA 1956</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -18398,42 +18446,346 @@
       <c r="E390" t="s">
         <v>1190</v>
       </c>
       <c r="F390" t="s">
         <v>32</v>
       </c>
       <c r="G390" t="s">
         <v>180</v>
       </c>
       <c r="H390" t="s">
         <v>22</v>
       </c>
       <c r="I390" t="s">
         <v>23</v>
       </c>
       <c r="J390" t="s">
         <v>24</v>
       </c>
       <c r="K390" t="s">
         <v>25</v>
       </c>
       <c r="L390" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="391">
+      <c r="A391" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F391" t="s">
+        <v>32</v>
+      </c>
+      <c r="G391" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H391" t="s">
+        <v>896</v>
+      </c>
+      <c r="I391" t="s">
+        <v>23</v>
+      </c>
+      <c r="J391" t="s">
+        <v>24</v>
+      </c>
+      <c r="K391" t="s">
+        <v>25</v>
+      </c>
+      <c r="L391" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C392" t="s">
+        <v>316</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F392" t="s">
+        <v>32</v>
+      </c>
+      <c r="G392" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H392" t="s">
+        <v>896</v>
+      </c>
+      <c r="I392" t="s">
+        <v>23</v>
+      </c>
+      <c r="J392" t="s">
+        <v>24</v>
+      </c>
+      <c r="K392" t="s">
+        <v>25</v>
+      </c>
+      <c r="L392" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C393" t="s">
+        <v>636</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F393" t="s">
+        <v>32</v>
+      </c>
+      <c r="G393" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H393" t="s">
+        <v>896</v>
+      </c>
+      <c r="I393" t="s">
+        <v>23</v>
+      </c>
+      <c r="J393" t="s">
+        <v>24</v>
+      </c>
+      <c r="K393" t="s">
+        <v>25</v>
+      </c>
+      <c r="L393" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F394" t="s">
+        <v>32</v>
+      </c>
+      <c r="G394" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H394" t="s">
+        <v>896</v>
+      </c>
+      <c r="I394" t="s">
+        <v>23</v>
+      </c>
+      <c r="J394" t="s">
+        <v>24</v>
+      </c>
+      <c r="K394" t="s">
+        <v>25</v>
+      </c>
+      <c r="L394" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F395" t="s">
+        <v>32</v>
+      </c>
+      <c r="G395" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H395" t="s">
+        <v>896</v>
+      </c>
+      <c r="I395" t="s">
+        <v>23</v>
+      </c>
+      <c r="J395" t="s">
+        <v>24</v>
+      </c>
+      <c r="K395" t="s">
+        <v>25</v>
+      </c>
+      <c r="L395" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F396" t="s">
+        <v>32</v>
+      </c>
+      <c r="G396" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H396" t="s">
+        <v>896</v>
+      </c>
+      <c r="I396" t="s">
+        <v>23</v>
+      </c>
+      <c r="J396" t="s">
+        <v>24</v>
+      </c>
+      <c r="K396" t="s">
+        <v>25</v>
+      </c>
+      <c r="L396" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C397" t="s">
+        <v>615</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F397" t="s">
+        <v>32</v>
+      </c>
+      <c r="G397" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H397" t="s">
+        <v>896</v>
+      </c>
+      <c r="I397" t="s">
+        <v>23</v>
+      </c>
+      <c r="J397" t="s">
+        <v>24</v>
+      </c>
+      <c r="K397" t="s">
+        <v>25</v>
+      </c>
+      <c r="L397" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C398" t="s">
+        <v>636</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F398" t="s">
+        <v>32</v>
+      </c>
+      <c r="G398" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H398" t="s">
+        <v>896</v>
+      </c>
+      <c r="I398" t="s">
+        <v>23</v>
+      </c>
+      <c r="J398" t="s">
+        <v>24</v>
+      </c>
+      <c r="K398" t="s">
+        <v>25</v>
+      </c>
+      <c r="L398" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>