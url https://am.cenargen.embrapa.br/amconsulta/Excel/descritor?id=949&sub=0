--- v0 (2026-09-21)
+++ v1 (2026-11-07)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1143" uniqueCount="351">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 9:51:11</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1179" uniqueCount="366">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 6:0:43</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=949&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -1066,50 +1066,95 @@
     <t>BRMSA 3301</t>
   </si>
   <si>
     <t>13/10/2021</t>
   </si>
   <si>
     <t>BRM 067697</t>
   </si>
   <si>
     <t>BRMSA 3302</t>
   </si>
   <si>
     <t>21/10/2021</t>
   </si>
   <si>
     <t>BRM 067698</t>
   </si>
   <si>
     <t>BRMSA 3303</t>
   </si>
   <si>
     <t>Brasil  Goi?s  Cachoeira Alta</t>
   </si>
   <si>
     <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>BRM 073725</t>
+  </si>
+  <si>
+    <t>GL 10772</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Lactobacillaceae Lacticaseibacillus paracasei</t>
+  </si>
+  <si>
+    <t>Brasil  Ceará  Sobral</t>
+  </si>
+  <si>
+    <t>04/07/2011</t>
+  </si>
+  <si>
+    <t>Leite</t>
+  </si>
+  <si>
+    <t>Coleção de Microrganismos de Interesse para a Agroindústria e Pecuária</t>
+  </si>
+  <si>
+    <t>Microrganismos do Agronegócio do Leite</t>
+  </si>
+  <si>
+    <t>Carla Christine Lange</t>
+  </si>
+  <si>
+    <t>carla.lange@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 073726</t>
+  </si>
+  <si>
+    <t>GL 10773</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Lactobacillaceae Lactiplantibacillus plantarum</t>
+  </si>
+  <si>
+    <t>BRM 073727</t>
+  </si>
+  <si>
+    <t>GL 10774</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -1151,54 +1196,54 @@
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="65.432421875"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.3666015625"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="159.90166015625"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="48.72568359375"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="65.64970703125"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="16.54072265625"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
-    <col min="9" max="9" bestFit="true" customWidth="true" width="64.60224609375"/>
+    <col min="9" max="9" bestFit="true" customWidth="true" width="65.6130859375"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="54.198828125"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="16.2205078125"/>
-    <col min="12" max="12" bestFit="true" customWidth="true" width="22.51953125"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="19.69990234375"/>
+    <col min="12" max="12" bestFit="true" customWidth="true" width="23.133984375"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
@@ -4780,44 +4825,158 @@
         <v>349</v>
       </c>
       <c r="E98" t="s">
         <v>350</v>
       </c>
       <c r="F98" t="s">
         <v>74</v>
       </c>
       <c r="G98" t="s">
         <v>75</v>
       </c>
       <c r="H98" t="s">
         <v>22</v>
       </c>
       <c r="I98" t="s">
         <v>23</v>
       </c>
       <c r="J98" t="s">
         <v>24</v>
       </c>
       <c r="K98" t="s">
         <v>25</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>351</v>
+      </c>
+      <c r="B99" t="s">
+        <v>352</v>
+      </c>
+      <c r="C99" t="s">
+        <v>353</v>
+      </c>
+      <c r="D99" t="s">
+        <v>354</v>
+      </c>
+      <c r="E99" t="s">
+        <v>355</v>
+      </c>
+      <c r="F99" t="s">
+        <v>141</v>
+      </c>
+      <c r="G99" t="s">
+        <v>356</v>
+      </c>
+      <c r="H99" t="s">
+        <v>22</v>
+      </c>
+      <c r="I99" t="s">
+        <v>357</v>
+      </c>
+      <c r="J99" t="s">
+        <v>358</v>
+      </c>
+      <c r="K99" t="s">
+        <v>359</v>
+      </c>
+      <c r="L99" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>361</v>
+      </c>
+      <c r="B100" t="s">
+        <v>362</v>
+      </c>
+      <c r="C100" t="s">
+        <v>363</v>
+      </c>
+      <c r="D100" t="s">
+        <v>354</v>
+      </c>
+      <c r="E100" t="s">
+        <v>355</v>
+      </c>
+      <c r="F100" t="s">
+        <v>141</v>
+      </c>
+      <c r="G100" t="s">
+        <v>356</v>
+      </c>
+      <c r="H100" t="s">
+        <v>22</v>
+      </c>
+      <c r="I100" t="s">
+        <v>357</v>
+      </c>
+      <c r="J100" t="s">
+        <v>358</v>
+      </c>
+      <c r="K100" t="s">
+        <v>359</v>
+      </c>
+      <c r="L100" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>364</v>
+      </c>
+      <c r="B101" t="s">
+        <v>365</v>
+      </c>
+      <c r="C101" t="s">
+        <v>363</v>
+      </c>
+      <c r="D101" t="s">
+        <v>354</v>
+      </c>
+      <c r="E101" t="s">
+        <v>355</v>
+      </c>
+      <c r="F101" t="s">
+        <v>141</v>
+      </c>
+      <c r="G101" t="s">
+        <v>356</v>
+      </c>
+      <c r="H101" t="s">
+        <v>22</v>
+      </c>
+      <c r="I101" t="s">
+        <v>357</v>
+      </c>
+      <c r="J101" t="s">
+        <v>358</v>
+      </c>
+      <c r="K101" t="s">
+        <v>359</v>
+      </c>
+      <c r="L101" t="s">
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>