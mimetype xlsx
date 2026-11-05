--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="74">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 20/09/2026 às 22:18:53</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="83">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 05/11/2026 às 0:25:10</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=936&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -96,50 +96,83 @@
   <si>
     <t>27/10/2009</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Folha</t>
   </si>
   <si>
     <t>disponivel</t>
   </si>
   <si>
     <t>Coleção de Microrganismos Agentes de Controle Biológico de Pragas na Agricultura</t>
   </si>
   <si>
     <t>Microrganismos para o Controle de Fitopatógenos e Plantas Daninhas</t>
   </si>
   <si>
     <t>Sueli Correa Marques de Mello</t>
   </si>
   <si>
     <t>sueli.mello@embrapa.br</t>
   </si>
   <si>
+    <t>BRM 064585</t>
+  </si>
+  <si>
+    <t>CEN 1812</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Sordariomycetes Hypocreales Hypocreaceae Trichoderma sp.</t>
+  </si>
+  <si>
+    <t>Brasil  Rio Grande do Sul  Santana do Livramento</t>
+  </si>
+  <si>
+    <t>13/09/2016</t>
+  </si>
+  <si>
+    <t>Solo</t>
+  </si>
+  <si>
+    <t>nao disponivel</t>
+  </si>
+  <si>
+    <t>BRM 064587</t>
+  </si>
+  <si>
+    <t>CEN 1824</t>
+  </si>
+  <si>
+    <t>Brasil  Rio Grande do Sul  Bagé</t>
+  </si>
+  <si>
+    <t>15/09/2016</t>
+  </si>
+  <si>
     <t>BRM 066227</t>
   </si>
   <si>
     <t>CEN 1664</t>
   </si>
   <si>
     <t>Fungi Ascomycota Sordariomycetes Microascales Ceratocystidaceae Thielaviopsis</t>
   </si>
   <si>
     <t>Brasil  Distrito Federal  Brasília</t>
   </si>
   <si>
     <t>12/09/2021</t>
   </si>
   <si>
     <t>BRM 071760</t>
   </si>
   <si>
     <t>CFMS 1352</t>
   </si>
   <si>
     <t>Fungi Ascomycota Sordariomycetes Glomerellales Glomerellaceae Colletotrichum graminicola</t>
   </si>
   <si>
     <t>Brasil  Paraná  Maripá</t>
@@ -177,66 +210,60 @@
   <si>
     <t>01/10/2023</t>
   </si>
   <si>
     <t>Caule</t>
   </si>
   <si>
     <t>BRM 071762</t>
   </si>
   <si>
     <t>CFMS 1354</t>
   </si>
   <si>
     <t>Fungi Ascomycota Dothideomycetes Botryosphaeriales Botryosphaeriaceae Macrophomina phaseolina</t>
   </si>
   <si>
     <t>Brasil  Tocantins  Palmas</t>
   </si>
   <si>
     <t>BRM 073362</t>
   </si>
   <si>
     <t>CEN 1799</t>
   </si>
   <si>
-    <t>Fungi Ascomycota Sordariomycetes Hypocreales Hypocreaceae Trichoderma sp.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Brasil  Distrito Federal  Recanto das Emas </t>
   </si>
   <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>Plantae Magnoliophyta Magnoliopsida Solanales Solanaceae Solanum lycopersicum</t>
   </si>
   <si>
     <t>Rizosfera</t>
-  </si>
-[...1 lines deleted...]
-    <t>nao disponivel</t>
   </si>
   <si>
     <t>BRM 073370</t>
   </si>
   <si>
     <t>CEN 1800</t>
   </si>
   <si>
     <t>BRM 073372</t>
   </si>
   <si>
     <t>CEN 1801</t>
   </si>
   <si>
     <t>BRM 073373</t>
   </si>
   <si>
     <t>CEN 1802</t>
   </si>
   <si>
     <t>BRM 073374</t>
   </si>
   <si>
     <t>CEN 1803</t>
   </si>
@@ -315,51 +342,51 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="65.432421875"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.03310546875"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="92.74609375"/>
-    <col min="4" max="4" bestFit="true" customWidth="true" width="38.16826171875"/>
+    <col min="4" max="4" bestFit="true" customWidth="true" width="44.3654296875"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="75.44365234375"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="9.84228515625"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="75.2982421875"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="63.14169921875"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="28.60322265625"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="24.2576171875"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -437,478 +464,554 @@
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I6" t="s">
         <v>23</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
         <v>25</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" t="s">
         <v>32</v>
       </c>
-      <c r="B7" t="s">
+      <c r="H7" t="s">
         <v>33</v>
       </c>
-      <c r="C7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="K7" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="L7" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
       <c r="I8" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="J8" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="K8" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="L8" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" t="s">
         <v>48</v>
       </c>
-      <c r="B9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>22</v>
       </c>
       <c r="I9" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="J9" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="K9" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="L9" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F10" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="G10" t="s">
         <v>58</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="I10" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="J10" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="K10" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="L10" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="G11" t="s">
         <v>58</v>
       </c>
       <c r="H11" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="I11" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="K11" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="L11" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="E12" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G12" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="I12" t="s">
         <v>23</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
         <v>25</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
         <v>65</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G13" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>23</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>65</v>
+      </c>
+      <c r="E14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
+      <c r="F14" t="s">
         <v>67</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="I14" t="s">
         <v>23</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14" t="s">
         <v>25</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" t="s">
+        <v>65</v>
+      </c>
+      <c r="E15" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="I15" t="s">
         <v>23</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15" t="s">
         <v>25</v>
       </c>
       <c r="L15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C16" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="E16" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="F16" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G16" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H16" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="I16" t="s">
         <v>23</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16" t="s">
         <v>25</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C17" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="E17" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="F17" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G17" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H17" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="I17" t="s">
         <v>23</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17" t="s">
         <v>25</v>
       </c>
       <c r="L17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" t="s">
+        <v>65</v>
+      </c>
+      <c r="E18" t="s">
+        <v>66</v>
+      </c>
+      <c r="F18" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" t="s">
+        <v>68</v>
+      </c>
+      <c r="H18" t="s">
+        <v>33</v>
+      </c>
+      <c r="I18" t="s">
+        <v>23</v>
+      </c>
+      <c r="J18" t="s">
+        <v>24</v>
+      </c>
+      <c r="K18" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" t="s">
+        <v>66</v>
+      </c>
+      <c r="F19" t="s">
+        <v>67</v>
+      </c>
+      <c r="G19" t="s">
+        <v>68</v>
+      </c>
+      <c r="H19" t="s">
+        <v>33</v>
+      </c>
+      <c r="I19" t="s">
+        <v>23</v>
+      </c>
+      <c r="J19" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>