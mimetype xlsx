--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -13,104 +13,104 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="87">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 4:55:59</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="90">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 13:51:49</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=823&amp;sub=1</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
   <si>
     <t>Substrato</t>
   </si>
   <si>
     <t>Intercâmbio</t>
   </si>
   <si>
     <t>Coleção</t>
   </si>
   <si>
     <t>Especialidade</t>
   </si>
   <si>
     <t>Especialista</t>
   </si>
   <si>
     <t>Email Especialista</t>
   </si>
   <si>
     <t>BRM 033075</t>
   </si>
   <si>
     <t>CMPC 7</t>
   </si>
   <si>
-    <t>Bacteria (Não Informado Bacteria) (Não Informado Bacteria) (Não Informado Bacteria)</t>
+    <t xml:space="preserve">Bacteria Actinobacteria Actinobacteria Actinomycetales Micrococcaceae Pseudarthrobacter defluvii </t>
   </si>
   <si>
     <t>(Não informado)  (Não informado) (Não informado)  (Não Informado)</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Solo (rizosfera capim braquiária)</t>
   </si>
   <si>
     <t>disponivel</t>
   </si>
   <si>
     <t>Coleção de Microrganismos Multifuncionais da Embrapa Milho e Sorgo</t>
   </si>
   <si>
     <t>Microrganismos Promotores de Crescimento</t>
   </si>
   <si>
     <t>Ivanildo Evódio Marriel</t>
   </si>
@@ -118,50 +118,59 @@
     <t>ivanildo.marriel@embrapa.br</t>
   </si>
   <si>
     <t>BRM 043502</t>
   </si>
   <si>
     <t>CMPC 1551</t>
   </si>
   <si>
     <t>Bacteria Actinobacteria Actinobacteria Actinomycetales Streptomycetaceae Streptomyces Streptomyces hundungensis</t>
   </si>
   <si>
     <t>Brasil  Minas Gerais  (Não Informado)</t>
   </si>
   <si>
     <t>06/03/2012</t>
   </si>
   <si>
     <t>nao disponivel</t>
   </si>
   <si>
     <t>BRM 043503</t>
   </si>
   <si>
     <t>CMPC 1552</t>
+  </si>
+  <si>
+    <t>BRM 043536</t>
+  </si>
+  <si>
+    <t>CMPC 1570</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Bacillales Staphylococcaceae Staphylococcus Staphylococcus sp.</t>
   </si>
   <si>
     <t>BRM 043579</t>
   </si>
   <si>
     <t>CMPC 1605</t>
   </si>
   <si>
     <t>Bacteria Actinobacteria Actinobacteria Actinomycetales Streptomycetaceae Streptomyces sp.</t>
   </si>
   <si>
     <t>BRM 044830</t>
   </si>
   <si>
     <t>CMPC 1979</t>
   </si>
   <si>
     <t>Bacteria Proteobacteria Alphaproteobacteria Rhodospirillales Rhodospirillaceae Azospirillum sp.</t>
   </si>
   <si>
     <t>Brasil  Minas Gerais  Sete Lagoas</t>
   </si>
   <si>
     <t>02/05/2013</t>
   </si>
@@ -581,753 +590,791 @@
       </c>
       <c r="I8" t="s">
         <v>23</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
         <v>25</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
         <v>21</v>
       </c>
       <c r="H9" t="s">
         <v>32</v>
       </c>
       <c r="I9" t="s">
         <v>23</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9" t="s">
         <v>25</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
         <v>21</v>
       </c>
       <c r="H10" t="s">
         <v>32</v>
       </c>
       <c r="I10" t="s">
         <v>23</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
         <v>21</v>
       </c>
       <c r="H11" t="s">
         <v>32</v>
       </c>
       <c r="I11" t="s">
         <v>23</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
       <c r="K11" t="s">
         <v>25</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
         <v>21</v>
       </c>
       <c r="H12" t="s">
         <v>32</v>
       </c>
       <c r="I12" t="s">
         <v>23</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
         <v>25</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
         <v>21</v>
       </c>
       <c r="H13" t="s">
         <v>32</v>
       </c>
       <c r="I13" t="s">
         <v>23</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
         <v>21</v>
       </c>
       <c r="H14" t="s">
         <v>32</v>
       </c>
       <c r="I14" t="s">
         <v>23</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14" t="s">
         <v>25</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
         <v>21</v>
       </c>
       <c r="H15" t="s">
         <v>32</v>
       </c>
       <c r="I15" t="s">
         <v>23</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15" t="s">
         <v>25</v>
       </c>
       <c r="L15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
         <v>21</v>
       </c>
       <c r="H16" t="s">
         <v>32</v>
       </c>
       <c r="I16" t="s">
         <v>23</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16" t="s">
         <v>25</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
         <v>21</v>
       </c>
       <c r="H17" t="s">
         <v>32</v>
       </c>
       <c r="I17" t="s">
         <v>23</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17" t="s">
         <v>25</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
         <v>21</v>
       </c>
       <c r="H18" t="s">
         <v>32</v>
       </c>
       <c r="I18" t="s">
         <v>23</v>
       </c>
       <c r="J18" t="s">
         <v>24</v>
       </c>
       <c r="K18" t="s">
         <v>25</v>
       </c>
       <c r="L18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
         <v>21</v>
       </c>
       <c r="H19" t="s">
         <v>32</v>
       </c>
       <c r="I19" t="s">
         <v>23</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19" t="s">
         <v>25</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
         <v>21</v>
       </c>
       <c r="H20" t="s">
         <v>32</v>
       </c>
       <c r="I20" t="s">
         <v>23</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20" t="s">
         <v>25</v>
       </c>
       <c r="L20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
         <v>21</v>
       </c>
       <c r="H21" t="s">
         <v>32</v>
       </c>
       <c r="I21" t="s">
         <v>23</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" t="s">
         <v>25</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
         <v>21</v>
       </c>
       <c r="H22" t="s">
         <v>32</v>
       </c>
       <c r="I22" t="s">
         <v>23</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" t="s">
         <v>25</v>
       </c>
       <c r="L22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D23" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
       <c r="G23" t="s">
         <v>21</v>
       </c>
       <c r="H23" t="s">
         <v>32</v>
       </c>
       <c r="I23" t="s">
         <v>23</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23" t="s">
         <v>25</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="E24" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="F24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
         <v>21</v>
       </c>
       <c r="H24" t="s">
         <v>32</v>
       </c>
       <c r="I24" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="J24" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
       <c r="K24" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L24" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" t="s">
+        <v>77</v>
+      </c>
+      <c r="E25" t="s">
+        <v>78</v>
+      </c>
+      <c r="F25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" t="s">
+        <v>21</v>
+      </c>
+      <c r="H25" t="s">
+        <v>32</v>
+      </c>
+      <c r="I25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J25" t="s">
         <v>80</v>
       </c>
-      <c r="B25" t="s">
+      <c r="K25" t="s">
         <v>81</v>
       </c>
-      <c r="C25" t="s">
+      <c r="L25" t="s">
         <v>82</v>
-      </c>
-[...25 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E26" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F26" t="s">
         <v>20</v>
       </c>
       <c r="G26" t="s">
         <v>21</v>
       </c>
       <c r="H26" t="s">
         <v>32</v>
       </c>
       <c r="I26" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="J26" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="K26" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L26" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" t="s">
+        <v>87</v>
+      </c>
+      <c r="C27" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" t="s">
+        <v>77</v>
+      </c>
+      <c r="E27" t="s">
+        <v>78</v>
+      </c>
+      <c r="F27" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" t="s">
+        <v>21</v>
+      </c>
+      <c r="H27" t="s">
+        <v>32</v>
+      </c>
+      <c r="I27" t="s">
+        <v>79</v>
+      </c>
+      <c r="J27" t="s">
+        <v>80</v>
+      </c>
+      <c r="K27" t="s">
+        <v>81</v>
+      </c>
+      <c r="L27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" t="s">
         <v>85</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" t="s">
+        <v>78</v>
+      </c>
+      <c r="F28" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" t="s">
+        <v>21</v>
+      </c>
+      <c r="H28" t="s">
+        <v>32</v>
+      </c>
+      <c r="I28" t="s">
+        <v>79</v>
+      </c>
+      <c r="J28" t="s">
+        <v>80</v>
+      </c>
+      <c r="K28" t="s">
+        <v>81</v>
+      </c>
+      <c r="L28" t="s">
         <v>82</v>
-      </c>
-[...25 lines deleted...]
-        <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>