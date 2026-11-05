--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1839" uniqueCount="474">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 20/09/2026 às 22:44:40</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1899" uniqueCount="487">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 05/11/2026 às 1:4:38</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=804&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -1435,50 +1435,89 @@
     <t>BRM 072746</t>
   </si>
   <si>
     <t>BR 15671</t>
   </si>
   <si>
     <t>Bacteria (Não Informado Bacteria) (Não Informado Bacteria) (Não Informado Bacteria)</t>
   </si>
   <si>
     <t>BRM 072747</t>
   </si>
   <si>
     <t>BR 15668</t>
   </si>
   <si>
     <t>BRM 073121</t>
   </si>
   <si>
     <t>BR 15669</t>
   </si>
   <si>
     <t>BRM 073122</t>
   </si>
   <si>
     <t>BR 15670</t>
+  </si>
+  <si>
+    <t>BRM 073547</t>
+  </si>
+  <si>
+    <t>CNPSo 4690</t>
+  </si>
+  <si>
+    <t>BRM 073548</t>
+  </si>
+  <si>
+    <t>CNPSo 4691</t>
+  </si>
+  <si>
+    <t>BRM 073568</t>
+  </si>
+  <si>
+    <t>CNPSo 4699</t>
+  </si>
+  <si>
+    <t>Bacteria Proteobacteria Gammaproteobacteria Pseudomonadales Azotobacteraceae Azotobacter chroococcum</t>
+  </si>
+  <si>
+    <t>BRM 073597</t>
+  </si>
+  <si>
+    <t>CNPSo 4735</t>
+  </si>
+  <si>
+    <t>Bacteria Proteobacteria Alphaproteobacteria Rhodospirillales Rhodospirillaceae Azospirillum argentinense</t>
+  </si>
+  <si>
+    <t>Argentina  Cordoba  Marcos Juarez</t>
+  </si>
+  <si>
+    <t>BRM 073628</t>
+  </si>
+  <si>
+    <t>CNPSo 4768</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -7355,42 +7394,232 @@
       <c r="E156" t="s">
         <v>40</v>
       </c>
       <c r="F156" t="s">
         <v>20</v>
       </c>
       <c r="G156" t="s">
         <v>20</v>
       </c>
       <c r="H156" t="s">
         <v>22</v>
       </c>
       <c r="I156" t="s">
         <v>23</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
         <v>25</v>
       </c>
       <c r="L156" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>474</v>
+      </c>
+      <c r="B157" t="s">
+        <v>475</v>
+      </c>
+      <c r="C157" t="s">
+        <v>251</v>
+      </c>
+      <c r="D157" t="s">
+        <v>51</v>
+      </c>
+      <c r="E157" t="s">
+        <v>40</v>
+      </c>
+      <c r="F157" t="s">
+        <v>20</v>
+      </c>
+      <c r="G157" t="s">
+        <v>20</v>
+      </c>
+      <c r="H157" t="s">
+        <v>22</v>
+      </c>
+      <c r="I157" t="s">
+        <v>175</v>
+      </c>
+      <c r="J157" t="s">
+        <v>176</v>
+      </c>
+      <c r="K157" t="s">
+        <v>177</v>
+      </c>
+      <c r="L157" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>476</v>
+      </c>
+      <c r="B158" t="s">
+        <v>477</v>
+      </c>
+      <c r="C158" t="s">
+        <v>368</v>
+      </c>
+      <c r="D158" t="s">
+        <v>51</v>
+      </c>
+      <c r="E158" t="s">
+        <v>40</v>
+      </c>
+      <c r="F158" t="s">
+        <v>20</v>
+      </c>
+      <c r="G158" t="s">
+        <v>20</v>
+      </c>
+      <c r="H158" t="s">
+        <v>22</v>
+      </c>
+      <c r="I158" t="s">
+        <v>175</v>
+      </c>
+      <c r="J158" t="s">
+        <v>176</v>
+      </c>
+      <c r="K158" t="s">
+        <v>177</v>
+      </c>
+      <c r="L158" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>478</v>
+      </c>
+      <c r="B159" t="s">
+        <v>479</v>
+      </c>
+      <c r="C159" t="s">
+        <v>480</v>
+      </c>
+      <c r="D159" t="s">
+        <v>51</v>
+      </c>
+      <c r="E159" t="s">
+        <v>40</v>
+      </c>
+      <c r="F159" t="s">
+        <v>20</v>
+      </c>
+      <c r="G159" t="s">
+        <v>20</v>
+      </c>
+      <c r="H159" t="s">
+        <v>22</v>
+      </c>
+      <c r="I159" t="s">
+        <v>175</v>
+      </c>
+      <c r="J159" t="s">
+        <v>176</v>
+      </c>
+      <c r="K159" t="s">
+        <v>177</v>
+      </c>
+      <c r="L159" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>481</v>
+      </c>
+      <c r="B160" t="s">
+        <v>482</v>
+      </c>
+      <c r="C160" t="s">
+        <v>483</v>
+      </c>
+      <c r="D160" t="s">
+        <v>484</v>
+      </c>
+      <c r="E160" t="s">
+        <v>40</v>
+      </c>
+      <c r="F160" t="s">
+        <v>20</v>
+      </c>
+      <c r="G160" t="s">
+        <v>20</v>
+      </c>
+      <c r="H160" t="s">
+        <v>22</v>
+      </c>
+      <c r="I160" t="s">
+        <v>175</v>
+      </c>
+      <c r="J160" t="s">
+        <v>176</v>
+      </c>
+      <c r="K160" t="s">
+        <v>177</v>
+      </c>
+      <c r="L160" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>485</v>
+      </c>
+      <c r="B161" t="s">
+        <v>486</v>
+      </c>
+      <c r="C161" t="s">
+        <v>251</v>
+      </c>
+      <c r="D161" t="s">
+        <v>51</v>
+      </c>
+      <c r="E161" t="s">
+        <v>40</v>
+      </c>
+      <c r="F161" t="s">
+        <v>20</v>
+      </c>
+      <c r="G161" t="s">
+        <v>20</v>
+      </c>
+      <c r="H161" t="s">
+        <v>22</v>
+      </c>
+      <c r="I161" t="s">
+        <v>175</v>
+      </c>
+      <c r="J161" t="s">
+        <v>176</v>
+      </c>
+      <c r="K161" t="s">
+        <v>177</v>
+      </c>
+      <c r="L161" t="s">
+        <v>178</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>