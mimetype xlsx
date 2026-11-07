--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="615" uniqueCount="144">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 14:1:37</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="627" uniqueCount="146">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 10:40:56</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=774&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -111,80 +111,92 @@
   <si>
     <t>Fungos de Invertebrados</t>
   </si>
   <si>
     <t>Rogerio Biaggioni Lopes</t>
   </si>
   <si>
     <t>rogerio.lopes@embrapa.br</t>
   </si>
   <si>
     <t>BRM 005116</t>
   </si>
   <si>
     <t>CG 1153</t>
   </si>
   <si>
     <t>Brasil  Rondonia  Vilhena</t>
   </si>
   <si>
     <t>24/02/2006</t>
   </si>
   <si>
     <t>Animalia Arthropoda Insecta Lepidoptera Noctuidae Spodoptera cosmioides</t>
   </si>
   <si>
+    <t>BRM 039056</t>
+  </si>
+  <si>
+    <t>CMPC 1219</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Eurotiomycetes Eurotiales Trichocomaceae Aspergillus sp.</t>
+  </si>
+  <si>
+    <t>Brasil  Minas Gerais  Sete Lagoas</t>
+  </si>
+  <si>
+    <t>[N.I.]</t>
+  </si>
+  <si>
+    <t>Coleção de Microrganismos Multifuncionais da Embrapa Milho e Sorgo</t>
+  </si>
+  <si>
+    <t>Microrganismos Promotores de Crescimento</t>
+  </si>
+  <si>
+    <t>Ivanildo Evódio Marriel</t>
+  </si>
+  <si>
+    <t>ivanildo.marriel@embrapa.br</t>
+  </si>
+  <si>
     <t>BRM 040862</t>
   </si>
   <si>
     <t>CMPC 745</t>
   </si>
   <si>
     <t>Fungi (Não Informado Fungi) (Não Informado Fungi) (Não Informado Fungi) (Não Informado Fungi)</t>
   </si>
   <si>
-    <t>Brasil  Minas Gerais  Sete Lagoas</t>
-[...1 lines deleted...]
-  <si>
     <t>30/03/2015</t>
   </si>
   <si>
     <t>Solo (rizosfera milho)</t>
   </si>
   <si>
-    <t>Coleção de Microrganismos Multifuncionais da Embrapa Milho e Sorgo</t>
-[...10 lines deleted...]
-  <si>
     <t>BRM 040863</t>
   </si>
   <si>
     <t>CMPC 746</t>
   </si>
   <si>
     <t>BRM 040864</t>
   </si>
   <si>
     <t>CMPC 747</t>
   </si>
   <si>
     <t>BRM 040865</t>
   </si>
   <si>
     <t>CMPC 748</t>
   </si>
   <si>
     <t>BRM 040866</t>
   </si>
   <si>
     <t>CMPC 749</t>
   </si>
   <si>
     <t>BRM 040867</t>
@@ -393,72 +405,66 @@
   <si>
     <t>BRM 040903</t>
   </si>
   <si>
     <t>CMPC 786</t>
   </si>
   <si>
     <t>BRM 044169</t>
   </si>
   <si>
     <t>CMPC 1819</t>
   </si>
   <si>
     <t>BRM 046342</t>
   </si>
   <si>
     <t>CMPC 2056</t>
   </si>
   <si>
     <t>Fungi Ascomycota Sordariomycetes Hypocreales Hypocreaceae Trichoderma sp.</t>
   </si>
   <si>
     <t>(Não informado)  (Não informado) (Não informado)  (Não Informado)</t>
   </si>
   <si>
-    <t>[N.I.]</t>
-[...1 lines deleted...]
-  <si>
     <t>disponivel</t>
   </si>
   <si>
     <t>BRM 046343</t>
   </si>
   <si>
     <t>CMPC 2057</t>
   </si>
   <si>
     <t>Fungi Ascomycota Sordariomycetes Hypocreales Nectriaceae Fusarium sp.</t>
   </si>
   <si>
     <t>BRM 046344</t>
   </si>
   <si>
     <t>CMPC 2058</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fungi Ascomycota Eurotiomycetes Eurotiales Trichocomaceae Aspergillus sp.</t>
   </si>
   <si>
     <t>BRM 046345</t>
   </si>
   <si>
     <t>CMPC 2059</t>
   </si>
   <si>
     <t>BRM 046346</t>
   </si>
   <si>
     <t>CMPC 2060</t>
   </si>
   <si>
     <t>Fungi Zygomycota Mucoromycotina Mucorales Mucoraceae Mucor</t>
   </si>
   <si>
     <t>BRM 046347</t>
   </si>
   <si>
     <t>CMPC 2061</t>
   </si>
   <si>
     <t>BRM 046348</t>
   </si>
@@ -685,1846 +691,1884 @@
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
       <c r="I8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
         <v>22</v>
       </c>
       <c r="I9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K10" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H11" t="s">
         <v>22</v>
       </c>
       <c r="I11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H12" t="s">
         <v>22</v>
       </c>
       <c r="I12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H13" t="s">
         <v>22</v>
       </c>
       <c r="I13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K14" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L14" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H15" t="s">
         <v>22</v>
       </c>
       <c r="I15" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K15" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s">
         <v>22</v>
       </c>
       <c r="I16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K16" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H17" t="s">
         <v>22</v>
       </c>
       <c r="I17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K17" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L17" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H18" t="s">
         <v>22</v>
       </c>
       <c r="I18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J18" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L18" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
         <v>35</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H19" t="s">
         <v>22</v>
       </c>
       <c r="I19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L19" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
         <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H20" t="s">
         <v>22</v>
       </c>
       <c r="I20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L20" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D21" t="s">
         <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H21" t="s">
         <v>22</v>
       </c>
       <c r="I21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K21" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L21" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C22" t="s">
         <v>34</v>
       </c>
       <c r="D22" t="s">
         <v>35</v>
       </c>
       <c r="E22" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H22" t="s">
         <v>22</v>
       </c>
       <c r="I22" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J22" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K22" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L22" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D23" t="s">
         <v>35</v>
       </c>
       <c r="E23" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H23" t="s">
         <v>22</v>
       </c>
       <c r="I23" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J23" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K23" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L23" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C24" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D24" t="s">
         <v>35</v>
       </c>
       <c r="E24" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H24" t="s">
         <v>22</v>
       </c>
       <c r="I24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L24" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D25" t="s">
         <v>35</v>
       </c>
       <c r="E25" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H25" t="s">
         <v>22</v>
       </c>
       <c r="I25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K25" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L25" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D26" t="s">
         <v>35</v>
       </c>
       <c r="E26" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H26" t="s">
         <v>22</v>
       </c>
       <c r="I26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K26" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L26" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D27" t="s">
         <v>35</v>
       </c>
       <c r="E27" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H27" t="s">
         <v>22</v>
       </c>
       <c r="I27" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K27" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L27" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D28" t="s">
         <v>35</v>
       </c>
       <c r="E28" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H28" t="s">
         <v>22</v>
       </c>
       <c r="I28" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J28" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K28" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D29" t="s">
         <v>35</v>
       </c>
       <c r="E29" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H29" t="s">
         <v>22</v>
       </c>
       <c r="I29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J29" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K29" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L29" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D30" t="s">
         <v>35</v>
       </c>
       <c r="E30" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H30" t="s">
         <v>22</v>
       </c>
       <c r="I30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K30" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L30" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D31" t="s">
         <v>35</v>
       </c>
       <c r="E31" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H31" t="s">
         <v>22</v>
       </c>
       <c r="I31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K31" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L31" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D32" t="s">
         <v>35</v>
       </c>
       <c r="E32" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H32" t="s">
         <v>22</v>
       </c>
       <c r="I32" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J32" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K32" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L32" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D33" t="s">
         <v>35</v>
       </c>
       <c r="E33" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H33" t="s">
         <v>22</v>
       </c>
       <c r="I33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J33" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K33" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L33" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D34" t="s">
         <v>35</v>
       </c>
       <c r="E34" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H34" t="s">
         <v>22</v>
       </c>
       <c r="I34" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J34" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K34" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L34" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B35" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D35" t="s">
         <v>35</v>
       </c>
       <c r="E35" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H35" t="s">
         <v>22</v>
       </c>
       <c r="I35" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K35" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L35" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B36" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D36" t="s">
         <v>35</v>
       </c>
       <c r="E36" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H36" t="s">
         <v>22</v>
       </c>
       <c r="I36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K36" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L36" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D37" t="s">
         <v>35</v>
       </c>
       <c r="E37" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H37" t="s">
         <v>22</v>
       </c>
       <c r="I37" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K37" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L37" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B38" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D38" t="s">
         <v>35</v>
       </c>
       <c r="E38" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H38" t="s">
         <v>22</v>
       </c>
       <c r="I38" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J38" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K38" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L38" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D39" t="s">
         <v>35</v>
       </c>
       <c r="E39" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H39" t="s">
         <v>22</v>
       </c>
       <c r="I39" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K39" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L39" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B40" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D40" t="s">
         <v>35</v>
       </c>
       <c r="E40" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H40" t="s">
         <v>22</v>
       </c>
       <c r="I40" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J40" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K40" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L40" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B41" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D41" t="s">
         <v>35</v>
       </c>
       <c r="E41" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H41" t="s">
         <v>22</v>
       </c>
       <c r="I41" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J41" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K41" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L41" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B42" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D42" t="s">
         <v>35</v>
       </c>
       <c r="E42" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H42" t="s">
         <v>22</v>
       </c>
       <c r="I42" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J42" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K42" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L42" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B43" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D43" t="s">
         <v>35</v>
       </c>
       <c r="E43" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H43" t="s">
         <v>22</v>
       </c>
       <c r="I43" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J43" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K43" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L43" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B44" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D44" t="s">
         <v>35</v>
       </c>
       <c r="E44" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H44" t="s">
         <v>22</v>
       </c>
       <c r="I44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L44" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D45" t="s">
         <v>35</v>
       </c>
       <c r="E45" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H45" t="s">
         <v>22</v>
       </c>
       <c r="I45" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K45" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L45" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C46" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D46" t="s">
         <v>35</v>
       </c>
       <c r="E46" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H46" t="s">
         <v>22</v>
       </c>
       <c r="I46" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J46" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K46" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L46" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C47" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D47" t="s">
         <v>35</v>
       </c>
       <c r="E47" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H47" t="s">
         <v>22</v>
       </c>
       <c r="I47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K47" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L47" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B48" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C48" t="s">
-        <v>124</v>
+        <v>43</v>
       </c>
       <c r="D48" t="s">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="E48" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="H48" t="s">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="I48" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K48" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L48" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" t="s">
+        <v>127</v>
+      </c>
+      <c r="C49" t="s">
         <v>128</v>
       </c>
-      <c r="B49" t="s">
+      <c r="D49" t="s">
         <v>129</v>
       </c>
-      <c r="C49" t="s">
+      <c r="E49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F49" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" t="s">
+        <v>21</v>
+      </c>
+      <c r="H49" t="s">
         <v>130</v>
       </c>
-      <c r="D49" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I49" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J49" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K49" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L49" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>131</v>
       </c>
       <c r="B50" t="s">
         <v>132</v>
       </c>
       <c r="C50" t="s">
         <v>133</v>
       </c>
       <c r="D50" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E50" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>21</v>
       </c>
       <c r="H50" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="I50" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J50" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K50" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L50" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D51" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E51" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>21</v>
       </c>
       <c r="H51" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="I51" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J51" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K51" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L51" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" t="s">
-        <v>138</v>
+        <v>34</v>
       </c>
       <c r="D52" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E52" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>21</v>
       </c>
       <c r="H52" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="I52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J52" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K52" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L52" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
+        <v>138</v>
+      </c>
+      <c r="B53" t="s">
         <v>139</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>140</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>129</v>
+      </c>
+      <c r="E53" t="s">
+        <v>36</v>
+      </c>
+      <c r="F53" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" t="s">
+        <v>21</v>
+      </c>
+      <c r="H53" t="s">
         <v>130</v>
       </c>
-      <c r="D53" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I53" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J53" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K53" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L53" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>141</v>
       </c>
       <c r="B54" t="s">
         <v>142</v>
       </c>
       <c r="C54" t="s">
+        <v>133</v>
+      </c>
+      <c r="D54" t="s">
+        <v>129</v>
+      </c>
+      <c r="E54" t="s">
+        <v>36</v>
+      </c>
+      <c r="F54" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" t="s">
+        <v>21</v>
+      </c>
+      <c r="H54" t="s">
+        <v>130</v>
+      </c>
+      <c r="I54" t="s">
+        <v>37</v>
+      </c>
+      <c r="J54" t="s">
+        <v>38</v>
+      </c>
+      <c r="K54" t="s">
+        <v>39</v>
+      </c>
+      <c r="L54" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
         <v>143</v>
       </c>
-      <c r="D54" t="s">
-[...24 lines deleted...]
-        <v>41</v>
+      <c r="B55" t="s">
+        <v>144</v>
+      </c>
+      <c r="C55" t="s">
+        <v>145</v>
+      </c>
+      <c r="D55" t="s">
+        <v>129</v>
+      </c>
+      <c r="E55" t="s">
+        <v>36</v>
+      </c>
+      <c r="F55" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" t="s">
+        <v>21</v>
+      </c>
+      <c r="H55" t="s">
+        <v>130</v>
+      </c>
+      <c r="I55" t="s">
+        <v>37</v>
+      </c>
+      <c r="J55" t="s">
+        <v>38</v>
+      </c>
+      <c r="K55" t="s">
+        <v>39</v>
+      </c>
+      <c r="L55" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>