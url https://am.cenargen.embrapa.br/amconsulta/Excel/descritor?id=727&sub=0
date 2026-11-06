--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="68">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 21:35:59</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="69">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 6:38:58</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=727&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -187,50 +187,53 @@
     <t>Microrganismos Promotores de Crescimento</t>
   </si>
   <si>
     <t>Ivanildo Evódio Marriel</t>
   </si>
   <si>
     <t>ivanildo.marriel@embrapa.br</t>
   </si>
   <si>
     <t>BRM 054086</t>
   </si>
   <si>
     <t>CMPC 2462</t>
   </si>
   <si>
     <t>Brasil  Minas Gerais  Sete Lagoas</t>
   </si>
   <si>
     <t>15/07/2015</t>
   </si>
   <si>
     <t>BRM 054087</t>
   </si>
   <si>
     <t>CMPC 2463</t>
+  </si>
+  <si>
+    <t>Bacteria Proteobacteria Betaproteobacteria Burkholderiales Burkholderiaceae Burkholderia sp.</t>
   </si>
   <si>
     <t>BRM 054088</t>
   </si>
   <si>
     <t>CMPC 2464</t>
   </si>
   <si>
     <t>BRM 054089</t>
   </si>
   <si>
     <t>CMPC 2465</t>
   </si>
   <si>
     <t>BRM 054090</t>
   </si>
   <si>
     <t>CMPC 2466</t>
   </si>
   <si>
     <t>BRM 054091</t>
   </si>
   <si>
     <t>CMPC 2467</t>
   </si>
@@ -635,238 +638,238 @@
       </c>
       <c r="H11" t="s">
         <v>47</v>
       </c>
       <c r="I11" t="s">
         <v>48</v>
       </c>
       <c r="J11" t="s">
         <v>49</v>
       </c>
       <c r="K11" t="s">
         <v>50</v>
       </c>
       <c r="L11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
         <v>46</v>
       </c>
       <c r="G12" t="s">
         <v>46</v>
       </c>
       <c r="H12" t="s">
         <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>48</v>
       </c>
       <c r="J12" t="s">
         <v>49</v>
       </c>
       <c r="K12" t="s">
         <v>50</v>
       </c>
       <c r="L12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" t="s">
         <v>44</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" t="s">
         <v>46</v>
       </c>
       <c r="H13" t="s">
         <v>47</v>
       </c>
       <c r="I13" t="s">
         <v>48</v>
       </c>
       <c r="J13" t="s">
         <v>49</v>
       </c>
       <c r="K13" t="s">
         <v>50</v>
       </c>
       <c r="L13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>46</v>
       </c>
       <c r="G14" t="s">
         <v>46</v>
       </c>
       <c r="H14" t="s">
         <v>47</v>
       </c>
       <c r="I14" t="s">
         <v>48</v>
       </c>
       <c r="J14" t="s">
         <v>49</v>
       </c>
       <c r="K14" t="s">
         <v>50</v>
       </c>
       <c r="L14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15" t="s">
         <v>45</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="s">
         <v>46</v>
       </c>
       <c r="H15" t="s">
         <v>47</v>
       </c>
       <c r="I15" t="s">
         <v>48</v>
       </c>
       <c r="J15" t="s">
         <v>49</v>
       </c>
       <c r="K15" t="s">
         <v>50</v>
       </c>
       <c r="L15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
       <c r="G16" t="s">
         <v>46</v>
       </c>
       <c r="H16" t="s">
         <v>47</v>
       </c>
       <c r="I16" t="s">
         <v>48</v>
       </c>
       <c r="J16" t="s">
         <v>49</v>
       </c>
       <c r="K16" t="s">
         <v>50</v>
       </c>
       <c r="L16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" t="s">
         <v>44</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
       <c r="G17" t="s">
         <v>46</v>
       </c>
       <c r="H17" t="s">
         <v>47</v>
       </c>
       <c r="I17" t="s">
         <v>48</v>
       </c>
       <c r="J17" t="s">
         <v>49</v>
       </c>