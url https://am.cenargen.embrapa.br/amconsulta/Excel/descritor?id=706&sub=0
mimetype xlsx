--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="53">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 6:47:59</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="54">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 5:18:41</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=706&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -154,50 +154,53 @@
     <t>CMPC 76</t>
   </si>
   <si>
     <t>Bacteria Actinobacteria Actinobacteria Actinomycetales Micrococcaceae Arthrobacter</t>
   </si>
   <si>
     <t>BRM 035466</t>
   </si>
   <si>
     <t>CMPC 498</t>
   </si>
   <si>
     <t>Bacteria (Não Informado Bacteria) (Não Informado Bacteria) (Não Informado Bacteria)</t>
   </si>
   <si>
     <t>Brasil  Minas Gerais  Sete Lagoas</t>
   </si>
   <si>
     <t>30/03/2015</t>
   </si>
   <si>
     <t>BRM 035467</t>
   </si>
   <si>
     <t>CMPC 499</t>
+  </si>
+  <si>
+    <t>Bacteria Proteobacteria Alphaproteobacteria Rhizobiales Rhizobiaceae Martinezella sp</t>
   </si>
   <si>
     <t>BRM 035471</t>
   </si>
   <si>
     <t>CMPC 503</t>
   </si>
   <si>
     <t>BRM 035472</t>
   </si>
   <si>
     <t>CMPC 504</t>
   </si>
   <si>
     <t>BRM 038158</t>
   </si>
   <si>
     <t>CMPC 1179</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -552,162 +555,162 @@
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
         <v>23</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
         <v>21</v>
       </c>
       <c r="H11" t="s">
         <v>22</v>
       </c>
       <c r="I11" t="s">
         <v>23</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
       <c r="K11" t="s">
         <v>25</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
         <v>21</v>
       </c>
       <c r="H12" t="s">
         <v>22</v>
       </c>
       <c r="I12" t="s">
         <v>23</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
         <v>25</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
         <v>21</v>
       </c>
       <c r="H13" t="s">
         <v>22</v>
       </c>
       <c r="I13" t="s">
         <v>23</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
         <v>21</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
         <v>23</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>