--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4635" uniqueCount="888">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 20/09/2026 às 23:53:50</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4623" uniqueCount="883">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 05/11/2026 às 0:30:40</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=691&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -2280,155 +2280,131 @@
   <si>
     <t>BRM 052710</t>
   </si>
   <si>
     <t>UV 3321</t>
   </si>
   <si>
     <t>BRM 052711</t>
   </si>
   <si>
     <t>UV 3322</t>
   </si>
   <si>
     <t>BRM 052712</t>
   </si>
   <si>
     <t>UV 3323</t>
   </si>
   <si>
     <t>BRM 062817</t>
   </si>
   <si>
     <t>UV 3710</t>
   </si>
   <si>
-    <t>BRM 066616</t>
-[...2 lines deleted...]
-    <t>CMES 379</t>
+    <t>BRM 066617</t>
+  </si>
+  <si>
+    <t>CMES 381</t>
   </si>
   <si>
     <t>Fungi Ascomycota Sordariomycetes Diaporthales Diaporthaceae Diaporthe aspalathi</t>
   </si>
   <si>
-    <t>Paraguai  (Não Informado) (Paraguai)  Mbaracayu</t>
-[...2 lines deleted...]
-    <t>29/02/1992</t>
+    <t>Brasil  Paraná  Tamarana</t>
+  </si>
+  <si>
+    <t>04/03/1992</t>
   </si>
   <si>
     <t>Plantae Magnoliophyta Magnoliopsida Fabales  Fabaceae Glycine max</t>
   </si>
   <si>
     <t>Caule</t>
   </si>
   <si>
     <t>Centro de Recursos Microbiológicos da Embrapa Soja</t>
   </si>
   <si>
     <t>Microrganismos de Interesse para a Agricultura da Embrapa Soja</t>
   </si>
   <si>
     <t>Claudine Dinali Santos Seixas</t>
   </si>
   <si>
     <t>claudine.seixas@embrapa.br</t>
   </si>
   <si>
-    <t>BRM 066617</t>
-[...10 lines deleted...]
-  <si>
     <t>BRM 066619</t>
   </si>
   <si>
     <t>CMES 401</t>
   </si>
   <si>
     <t>Brasil  Minas Gerais  Patos de Minas</t>
   </si>
   <si>
     <t>25/02/1992</t>
   </si>
   <si>
     <t>BRM 066620</t>
   </si>
   <si>
     <t>CMES 408</t>
   </si>
   <si>
     <t>Brasil  Mato Grosso do Sul  Chapadao do Sul</t>
   </si>
   <si>
     <t>28/03/1993</t>
   </si>
   <si>
     <t>BRM 066621</t>
   </si>
   <si>
     <t>CMES 414</t>
   </si>
   <si>
     <t>Brasil  Paraná  Ponta Grossa</t>
   </si>
   <si>
     <t>10/08/1995</t>
   </si>
   <si>
     <t>BRM 066622</t>
   </si>
   <si>
     <t>CMES 424</t>
   </si>
   <si>
     <t>Brasil  Goiás  Luziânia</t>
   </si>
   <si>
     <t>16/04/1997</t>
   </si>
   <si>
-    <t>BRM 066623</t>
-[...10 lines deleted...]
-  <si>
     <t>BRM 066624</t>
   </si>
   <si>
     <t>CMES 455</t>
   </si>
   <si>
     <t>Brasil  Paraná  Londrina</t>
   </si>
   <si>
     <t>28/12/1999</t>
   </si>
   <si>
     <t>BRM 066625</t>
   </si>
   <si>
     <t>CMES 457</t>
   </si>
   <si>
     <t>28/01/1999</t>
   </si>
   <si>
     <t>BRM 066626</t>
   </si>
   <si>
     <t>CMES 464</t>
@@ -2505,62 +2481,50 @@
   <si>
     <t>BRM 066637</t>
   </si>
   <si>
     <t>CMES 513</t>
   </si>
   <si>
     <t>Fungi Ascomycota Sordariomycetes Diaporthales Diaporthaceae Diaporthe caulivora</t>
   </si>
   <si>
     <t>16/03/2006</t>
   </si>
   <si>
     <t>BRM 066638</t>
   </si>
   <si>
     <t>CMES 521</t>
   </si>
   <si>
     <t>Brasil  Paraná  Palmeira</t>
   </si>
   <si>
     <t>23/07/1989</t>
   </si>
   <si>
-    <t>BRM 066706</t>
-[...10 lines deleted...]
-  <si>
     <t>BRM 066707</t>
   </si>
   <si>
     <t>CMES 917</t>
   </si>
   <si>
     <t>BRM 066708</t>
   </si>
   <si>
     <t>CMES 920</t>
   </si>
   <si>
     <t>Fungi Ascomycota Sordariomycetes Diaporthales Diaporthaceae Diaporthe sojae</t>
   </si>
   <si>
     <t>20/03/2007</t>
   </si>
   <si>
     <t>BRM 067617</t>
   </si>
   <si>
     <t>UV 3914</t>
   </si>
   <si>
     <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Pichiaceae Pichia deserticola</t>
@@ -2677,50 +2641,71 @@
     <t>UV 4059</t>
   </si>
   <si>
     <t>BRM 072448</t>
   </si>
   <si>
     <t>UV 4060</t>
   </si>
   <si>
     <t>BRM 072449</t>
   </si>
   <si>
     <t>UV 4061</t>
   </si>
   <si>
     <t>BRM 073387</t>
   </si>
   <si>
     <t>UV 4062</t>
   </si>
   <si>
     <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Saccharomycetaceae Torulaspora delbrueckii</t>
   </si>
   <si>
     <t>Baga de uva</t>
+  </si>
+  <si>
+    <t>BRM 073723</t>
+  </si>
+  <si>
+    <t>UV 4065</t>
+  </si>
+  <si>
+    <t>Brasil  Santa Catarina  Agua Doce</t>
+  </si>
+  <si>
+    <t>26/03/2019</t>
+  </si>
+  <si>
+    <t>BRM 073724</t>
+  </si>
+  <si>
+    <t>UV 4066</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Pichiaceae Issatchenkia hanoiensis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -2757,51 +2742,51 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="65.432421875"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.03310546875"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="101.42685546875"/>
-    <col min="4" max="4" bestFit="true" customWidth="true" width="61.77314453125"/>
+    <col min="4" max="4" bestFit="true" customWidth="true" width="44.3654296875"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="85.6798828125"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="18.26298828125"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="50.25283203125"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="58.6482421875"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="26.75859375"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="26.86259765625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
@@ -16246,127 +16231,127 @@
       </c>
       <c r="I357" t="s">
         <v>762</v>
       </c>
       <c r="J357" t="s">
         <v>763</v>
       </c>
       <c r="K357" t="s">
         <v>764</v>
       </c>
       <c r="L357" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>786</v>
       </c>
       <c r="B358" t="s">
         <v>787</v>
       </c>
       <c r="C358" t="s">
         <v>757</v>
       </c>
       <c r="D358" t="s">
+        <v>784</v>
+      </c>
+      <c r="E358" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
       <c r="F358" t="s">
         <v>760</v>
       </c>
       <c r="G358" t="s">
         <v>761</v>
       </c>
       <c r="H358" t="s">
         <v>22</v>
       </c>
       <c r="I358" t="s">
         <v>762</v>
       </c>
       <c r="J358" t="s">
         <v>763</v>
       </c>
       <c r="K358" t="s">
         <v>764</v>
       </c>
       <c r="L358" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
+        <v>789</v>
+      </c>
+      <c r="B359" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="C359" t="s">
         <v>757</v>
       </c>
       <c r="D359" t="s">
+        <v>791</v>
+      </c>
+      <c r="E359" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
       <c r="F359" t="s">
         <v>760</v>
       </c>
       <c r="G359" t="s">
         <v>761</v>
       </c>
       <c r="H359" t="s">
         <v>22</v>
       </c>
       <c r="I359" t="s">
         <v>762</v>
       </c>
       <c r="J359" t="s">
         <v>763</v>
       </c>
       <c r="K359" t="s">
         <v>764</v>
       </c>
       <c r="L359" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
+        <v>793</v>
+      </c>
+      <c r="B360" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="C360" t="s">
         <v>757</v>
       </c>
       <c r="D360" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="E360" t="s">
         <v>796</v>
       </c>
       <c r="F360" t="s">
         <v>760</v>
       </c>
       <c r="G360" t="s">
         <v>761</v>
       </c>
       <c r="H360" t="s">
         <v>22</v>
       </c>
       <c r="I360" t="s">
         <v>762</v>
       </c>
       <c r="J360" t="s">
         <v>763</v>
       </c>
       <c r="K360" t="s">
         <v>764</v>
       </c>
       <c r="L360" t="s">
         <v>765</v>
       </c>
@@ -16398,1095 +16383,1057 @@
       </c>
       <c r="I361" t="s">
         <v>762</v>
       </c>
       <c r="J361" t="s">
         <v>763</v>
       </c>
       <c r="K361" t="s">
         <v>764</v>
       </c>
       <c r="L361" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>801</v>
       </c>
       <c r="B362" t="s">
         <v>802</v>
       </c>
       <c r="C362" t="s">
         <v>757</v>
       </c>
       <c r="D362" t="s">
+        <v>784</v>
+      </c>
+      <c r="E362" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
       <c r="F362" t="s">
         <v>760</v>
       </c>
       <c r="G362" t="s">
         <v>761</v>
       </c>
       <c r="H362" t="s">
         <v>22</v>
       </c>
       <c r="I362" t="s">
         <v>762</v>
       </c>
       <c r="J362" t="s">
         <v>763</v>
       </c>
       <c r="K362" t="s">
         <v>764</v>
       </c>
       <c r="L362" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
+        <v>804</v>
+      </c>
+      <c r="B363" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
       <c r="C363" t="s">
         <v>757</v>
       </c>
       <c r="D363" t="s">
-        <v>807</v>
+        <v>795</v>
       </c>
       <c r="E363" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F363" t="s">
         <v>760</v>
       </c>
       <c r="G363" t="s">
         <v>761</v>
       </c>
       <c r="H363" t="s">
         <v>22</v>
       </c>
       <c r="I363" t="s">
         <v>762</v>
       </c>
       <c r="J363" t="s">
         <v>763</v>
       </c>
       <c r="K363" t="s">
         <v>764</v>
       </c>
       <c r="L363" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="B364" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C364" t="s">
         <v>757</v>
       </c>
       <c r="D364" t="s">
-        <v>792</v>
+        <v>809</v>
       </c>
       <c r="E364" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="F364" t="s">
         <v>760</v>
       </c>
       <c r="G364" t="s">
         <v>761</v>
       </c>
       <c r="H364" t="s">
         <v>22</v>
       </c>
       <c r="I364" t="s">
         <v>762</v>
       </c>
       <c r="J364" t="s">
         <v>763</v>
       </c>
       <c r="K364" t="s">
         <v>764</v>
       </c>
       <c r="L364" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
+        <v>811</v>
+      </c>
+      <c r="B365" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
       <c r="C365" t="s">
         <v>757</v>
       </c>
       <c r="D365" t="s">
-        <v>803</v>
+        <v>776</v>
       </c>
       <c r="E365" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="F365" t="s">
         <v>760</v>
       </c>
       <c r="G365" t="s">
         <v>761</v>
       </c>
       <c r="H365" t="s">
         <v>22</v>
       </c>
       <c r="I365" t="s">
         <v>762</v>
       </c>
       <c r="J365" t="s">
         <v>763</v>
       </c>
       <c r="K365" t="s">
         <v>764</v>
       </c>
       <c r="L365" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
+        <v>814</v>
+      </c>
+      <c r="B366" t="s">
         <v>815</v>
       </c>
-      <c r="B366" t="s">
+      <c r="C366" t="s">
         <v>816</v>
       </c>
-      <c r="C366" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D366" t="s">
+        <v>809</v>
+      </c>
+      <c r="E366" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
       <c r="F366" t="s">
         <v>760</v>
       </c>
       <c r="G366" t="s">
         <v>761</v>
       </c>
       <c r="H366" t="s">
         <v>22</v>
       </c>
       <c r="I366" t="s">
         <v>762</v>
       </c>
       <c r="J366" t="s">
         <v>763</v>
       </c>
       <c r="K366" t="s">
         <v>764</v>
       </c>
       <c r="L366" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
+        <v>818</v>
+      </c>
+      <c r="B367" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
       <c r="C367" t="s">
         <v>757</v>
       </c>
       <c r="D367" t="s">
-        <v>780</v>
+        <v>820</v>
       </c>
       <c r="E367" t="s">
         <v>821</v>
       </c>
       <c r="F367" t="s">
         <v>760</v>
       </c>
       <c r="G367" t="s">
         <v>761</v>
       </c>
       <c r="H367" t="s">
         <v>22</v>
       </c>
       <c r="I367" t="s">
         <v>762</v>
       </c>
       <c r="J367" t="s">
         <v>763</v>
       </c>
       <c r="K367" t="s">
         <v>764</v>
       </c>
       <c r="L367" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>822</v>
       </c>
       <c r="B368" t="s">
         <v>823</v>
       </c>
       <c r="C368" t="s">
-        <v>824</v>
+        <v>757</v>
       </c>
       <c r="D368" t="s">
-        <v>817</v>
+        <v>795</v>
       </c>
       <c r="E368" t="s">
-        <v>825</v>
+        <v>806</v>
       </c>
       <c r="F368" t="s">
         <v>760</v>
       </c>
       <c r="G368" t="s">
-        <v>761</v>
+        <v>30</v>
       </c>
       <c r="H368" t="s">
         <v>22</v>
       </c>
       <c r="I368" t="s">
         <v>762</v>
       </c>
       <c r="J368" t="s">
         <v>763</v>
       </c>
       <c r="K368" t="s">
         <v>764</v>
       </c>
       <c r="L368" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
+        <v>824</v>
+      </c>
+      <c r="B369" t="s">
+        <v>825</v>
+      </c>
+      <c r="C369" t="s">
         <v>826</v>
       </c>
-      <c r="B369" t="s">
+      <c r="D369" t="s">
+        <v>809</v>
+      </c>
+      <c r="E369" t="s">
         <v>827</v>
-      </c>
-[...7 lines deleted...]
-        <v>829</v>
       </c>
       <c r="F369" t="s">
         <v>760</v>
       </c>
       <c r="G369" t="s">
-        <v>761</v>
+        <v>30</v>
       </c>
       <c r="H369" t="s">
         <v>22</v>
       </c>
       <c r="I369" t="s">
         <v>762</v>
       </c>
       <c r="J369" t="s">
         <v>763</v>
       </c>
       <c r="K369" t="s">
         <v>764</v>
       </c>
       <c r="L369" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
+        <v>828</v>
+      </c>
+      <c r="B370" t="s">
+        <v>829</v>
+      </c>
+      <c r="C370" t="s">
         <v>830</v>
       </c>
-      <c r="B370" t="s">
+      <c r="D370" t="s">
         <v>831</v>
       </c>
-      <c r="C370" t="s">
-[...2 lines deleted...]
-      <c r="D370" t="s">
+      <c r="E370" t="s">
         <v>832</v>
       </c>
-      <c r="E370" t="s">
+      <c r="F370" t="s">
+        <v>30</v>
+      </c>
+      <c r="G370" t="s">
         <v>833</v>
       </c>
-      <c r="F370" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H370" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I370" t="s">
-        <v>762</v>
+        <v>23</v>
       </c>
       <c r="J370" t="s">
-        <v>763</v>
+        <v>24</v>
       </c>
       <c r="K370" t="s">
-        <v>764</v>
+        <v>25</v>
       </c>
       <c r="L370" t="s">
-        <v>765</v>
+        <v>26</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>834</v>
       </c>
       <c r="B371" t="s">
         <v>835</v>
       </c>
       <c r="C371" t="s">
-        <v>757</v>
+        <v>17</v>
       </c>
       <c r="D371" t="s">
-        <v>803</v>
+        <v>836</v>
       </c>
       <c r="E371" t="s">
-        <v>814</v>
+        <v>837</v>
       </c>
       <c r="F371" t="s">
-        <v>760</v>
+        <v>30</v>
       </c>
       <c r="G371" t="s">
-        <v>30</v>
+        <v>838</v>
       </c>
       <c r="H371" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I371" t="s">
-        <v>762</v>
+        <v>23</v>
       </c>
       <c r="J371" t="s">
-        <v>763</v>
+        <v>24</v>
       </c>
       <c r="K371" t="s">
-        <v>764</v>
+        <v>25</v>
       </c>
       <c r="L371" t="s">
-        <v>765</v>
+        <v>26</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="B372" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="C372" t="s">
-        <v>838</v>
+        <v>34</v>
       </c>
       <c r="D372" t="s">
-        <v>817</v>
+        <v>841</v>
       </c>
       <c r="E372" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="F372" t="s">
-        <v>760</v>
+        <v>30</v>
       </c>
       <c r="G372" t="s">
-        <v>30</v>
+        <v>843</v>
       </c>
       <c r="H372" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I372" t="s">
-        <v>762</v>
+        <v>23</v>
       </c>
       <c r="J372" t="s">
-        <v>763</v>
+        <v>24</v>
       </c>
       <c r="K372" t="s">
-        <v>764</v>
+        <v>25</v>
       </c>
       <c r="L372" t="s">
-        <v>765</v>
+        <v>26</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="B373" t="s">
+        <v>845</v>
+      </c>
+      <c r="C373" t="s">
+        <v>34</v>
+      </c>
+      <c r="D373" t="s">
         <v>841</v>
       </c>
-      <c r="C373" t="s">
+      <c r="E373" t="s">
         <v>842</v>
       </c>
-      <c r="D373" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F373" t="s">
         <v>30</v>
       </c>
       <c r="G373" t="s">
-        <v>845</v>
+        <v>21</v>
       </c>
       <c r="H373" t="s">
         <v>31</v>
       </c>
       <c r="I373" t="s">
         <v>23</v>
       </c>
       <c r="J373" t="s">
         <v>24</v>
       </c>
       <c r="K373" t="s">
         <v>25</v>
       </c>
       <c r="L373" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>846</v>
       </c>
       <c r="B374" t="s">
         <v>847</v>
       </c>
       <c r="C374" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="D374" t="s">
-        <v>848</v>
+        <v>841</v>
       </c>
       <c r="E374" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="F374" t="s">
         <v>30</v>
       </c>
       <c r="G374" t="s">
-        <v>850</v>
+        <v>30</v>
       </c>
       <c r="H374" t="s">
         <v>31</v>
       </c>
       <c r="I374" t="s">
         <v>23</v>
       </c>
       <c r="J374" t="s">
         <v>24</v>
       </c>
       <c r="K374" t="s">
         <v>25</v>
       </c>
       <c r="L374" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="B375" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="C375" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="D375" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="E375" t="s">
-        <v>854</v>
+        <v>842</v>
       </c>
       <c r="F375" t="s">
         <v>30</v>
       </c>
       <c r="G375" t="s">
-        <v>855</v>
+        <v>21</v>
       </c>
       <c r="H375" t="s">
         <v>31</v>
       </c>
       <c r="I375" t="s">
         <v>23</v>
       </c>
       <c r="J375" t="s">
         <v>24</v>
       </c>
       <c r="K375" t="s">
         <v>25</v>
       </c>
       <c r="L375" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="B376" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="C376" t="s">
-        <v>34</v>
+        <v>852</v>
       </c>
       <c r="D376" t="s">
+        <v>841</v>
+      </c>
+      <c r="E376" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
       <c r="F376" t="s">
         <v>30</v>
       </c>
       <c r="G376" t="s">
         <v>21</v>
       </c>
       <c r="H376" t="s">
         <v>31</v>
       </c>
       <c r="I376" t="s">
         <v>23</v>
       </c>
       <c r="J376" t="s">
         <v>24</v>
       </c>
       <c r="K376" t="s">
         <v>25</v>
       </c>
       <c r="L376" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="B377" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="C377" t="s">
-        <v>64</v>
+        <v>852</v>
       </c>
       <c r="D377" t="s">
+        <v>841</v>
+      </c>
+      <c r="E377" t="s">
         <v>853</v>
       </c>
-      <c r="E377" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" t="s">
         <v>30</v>
       </c>
       <c r="G377" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H377" t="s">
         <v>31</v>
       </c>
       <c r="I377" t="s">
         <v>23</v>
       </c>
       <c r="J377" t="s">
         <v>24</v>
       </c>
       <c r="K377" t="s">
         <v>25</v>
       </c>
       <c r="L377" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="B378" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="C378" t="s">
         <v>64</v>
       </c>
       <c r="D378" t="s">
+        <v>841</v>
+      </c>
+      <c r="E378" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
       <c r="F378" t="s">
         <v>30</v>
       </c>
       <c r="G378" t="s">
         <v>21</v>
       </c>
       <c r="H378" t="s">
         <v>31</v>
       </c>
       <c r="I378" t="s">
         <v>23</v>
       </c>
       <c r="J378" t="s">
         <v>24</v>
       </c>
       <c r="K378" t="s">
         <v>25</v>
       </c>
       <c r="L378" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="B379" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="C379" t="s">
-        <v>864</v>
+        <v>64</v>
       </c>
       <c r="D379" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="E379" t="s">
-        <v>865</v>
+        <v>842</v>
       </c>
       <c r="F379" t="s">
         <v>30</v>
       </c>
       <c r="G379" t="s">
         <v>21</v>
       </c>
       <c r="H379" t="s">
         <v>31</v>
       </c>
       <c r="I379" t="s">
         <v>23</v>
       </c>
       <c r="J379" t="s">
         <v>24</v>
       </c>
       <c r="K379" t="s">
         <v>25</v>
       </c>
       <c r="L379" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="B380" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
       <c r="C380" t="s">
-        <v>864</v>
+        <v>852</v>
       </c>
       <c r="D380" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="E380" t="s">
-        <v>865</v>
+        <v>842</v>
       </c>
       <c r="F380" t="s">
         <v>30</v>
       </c>
       <c r="G380" t="s">
         <v>21</v>
       </c>
       <c r="H380" t="s">
         <v>31</v>
       </c>
       <c r="I380" t="s">
         <v>23</v>
       </c>
       <c r="J380" t="s">
         <v>24</v>
       </c>
       <c r="K380" t="s">
         <v>25</v>
       </c>
       <c r="L380" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
       <c r="B381" t="s">
-        <v>869</v>
+        <v>863</v>
       </c>
       <c r="C381" t="s">
-        <v>64</v>
+        <v>177</v>
       </c>
       <c r="D381" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="E381" t="s">
-        <v>865</v>
+        <v>842</v>
       </c>
       <c r="F381" t="s">
         <v>30</v>
       </c>
       <c r="G381" t="s">
         <v>21</v>
       </c>
       <c r="H381" t="s">
         <v>31</v>
       </c>
       <c r="I381" t="s">
         <v>23</v>
       </c>
       <c r="J381" t="s">
         <v>24</v>
       </c>
       <c r="K381" t="s">
         <v>25</v>
       </c>
       <c r="L381" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="B382" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="C382" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="D382" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="E382" t="s">
-        <v>854</v>
+        <v>842</v>
       </c>
       <c r="F382" t="s">
         <v>30</v>
       </c>
       <c r="G382" t="s">
         <v>21</v>
       </c>
       <c r="H382" t="s">
         <v>31</v>
       </c>
       <c r="I382" t="s">
         <v>23</v>
       </c>
       <c r="J382" t="s">
         <v>24</v>
       </c>
       <c r="K382" t="s">
         <v>25</v>
       </c>
       <c r="L382" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="B383" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="C383" t="s">
-        <v>864</v>
+        <v>245</v>
       </c>
       <c r="D383" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="E383" t="s">
-        <v>854</v>
+        <v>842</v>
       </c>
       <c r="F383" t="s">
         <v>30</v>
       </c>
       <c r="G383" t="s">
         <v>21</v>
       </c>
       <c r="H383" t="s">
         <v>31</v>
       </c>
       <c r="I383" t="s">
         <v>23</v>
       </c>
       <c r="J383" t="s">
         <v>24</v>
       </c>
       <c r="K383" t="s">
         <v>25</v>
       </c>
       <c r="L383" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="B384" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="C384" t="s">
         <v>177</v>
       </c>
       <c r="D384" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="E384" t="s">
-        <v>854</v>
+        <v>842</v>
       </c>
       <c r="F384" t="s">
         <v>30</v>
       </c>
       <c r="G384" t="s">
         <v>21</v>
       </c>
       <c r="H384" t="s">
         <v>31</v>
       </c>
       <c r="I384" t="s">
         <v>23</v>
       </c>
       <c r="J384" t="s">
         <v>24</v>
       </c>
       <c r="K384" t="s">
         <v>25</v>
       </c>
       <c r="L384" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="B385" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="C385" t="s">
         <v>34</v>
       </c>
       <c r="D385" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="E385" t="s">
-        <v>854</v>
+        <v>842</v>
       </c>
       <c r="F385" t="s">
         <v>30</v>
       </c>
       <c r="G385" t="s">
         <v>21</v>
       </c>
       <c r="H385" t="s">
         <v>31</v>
       </c>
       <c r="I385" t="s">
         <v>23</v>
       </c>
       <c r="J385" t="s">
         <v>24</v>
       </c>
       <c r="K385" t="s">
         <v>25</v>
       </c>
       <c r="L385" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="B386" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="C386" t="s">
-        <v>245</v>
+        <v>874</v>
       </c>
       <c r="D386" t="s">
+        <v>225</v>
+      </c>
+      <c r="E386" t="s">
         <v>853</v>
       </c>
-      <c r="E386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F386" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G386" t="s">
-        <v>21</v>
+        <v>875</v>
       </c>
       <c r="H386" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="I386" t="s">
         <v>23</v>
       </c>
       <c r="J386" t="s">
         <v>24</v>
       </c>
       <c r="K386" t="s">
         <v>25</v>
       </c>
       <c r="L386" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="B387" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="C387" t="s">
-        <v>177</v>
+        <v>64</v>
       </c>
       <c r="D387" t="s">
-        <v>853</v>
+        <v>878</v>
       </c>
       <c r="E387" t="s">
-        <v>854</v>
+        <v>879</v>
       </c>
       <c r="F387" t="s">
         <v>30</v>
       </c>
       <c r="G387" t="s">
-        <v>21</v>
+        <v>875</v>
       </c>
       <c r="H387" t="s">
         <v>31</v>
       </c>
       <c r="I387" t="s">
         <v>23</v>
       </c>
       <c r="J387" t="s">
         <v>24</v>
       </c>
       <c r="K387" t="s">
         <v>25</v>
       </c>
       <c r="L387" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
+        <v>880</v>
+      </c>
+      <c r="B388" t="s">
+        <v>881</v>
+      </c>
+      <c r="C388" t="s">
         <v>882</v>
       </c>
-      <c r="B388" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D388" t="s">
-        <v>853</v>
+        <v>878</v>
       </c>
       <c r="E388" t="s">
-        <v>854</v>
+        <v>879</v>
       </c>
       <c r="F388" t="s">
         <v>30</v>
       </c>
       <c r="G388" t="s">
-        <v>21</v>
+        <v>875</v>
       </c>
       <c r="H388" t="s">
         <v>31</v>
       </c>
       <c r="I388" t="s">
         <v>23</v>
       </c>
       <c r="J388" t="s">
         <v>24</v>
       </c>
       <c r="K388" t="s">
         <v>25</v>
       </c>
       <c r="L388" t="s">
-        <v>26</v>
-[...36 lines deleted...]
-      <c r="L389" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>