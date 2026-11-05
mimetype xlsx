--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3759" uniqueCount="785">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 20/09/2026 às 22:18:53</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3795" uniqueCount="795">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 05/11/2026 às 0:48:25</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=636&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -2368,50 +2368,80 @@
     <t>GL 10682</t>
   </si>
   <si>
     <t>BRM 073142</t>
   </si>
   <si>
     <t>GL 10722</t>
   </si>
   <si>
     <t>Bacteria Proteobacteria Gammaproteobacteria Pseudomonadales Moraxellaceae Moraxella bovoculi</t>
   </si>
   <si>
     <t>BRM 073143</t>
   </si>
   <si>
     <t>GL 10723</t>
   </si>
   <si>
     <t>Bacteria Proteobacteria Gammaproteobacteria Pseudomonadales Moraxellaceae Moraxella bovis</t>
   </si>
   <si>
     <t>Brasil  Rio Grande do Sul  Alegrete</t>
   </si>
   <si>
     <t>20/10/2018</t>
+  </si>
+  <si>
+    <t>BRM 073725</t>
+  </si>
+  <si>
+    <t>GL 10772</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Lactobacillaceae Lacticaseibacillus paracasei</t>
+  </si>
+  <si>
+    <t>Brasil  Ceará  Sobral</t>
+  </si>
+  <si>
+    <t>04/07/2011</t>
+  </si>
+  <si>
+    <t>BRM 073726</t>
+  </si>
+  <si>
+    <t>GL 10773</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Lactobacillaceae Lactiplantibacillus plantarum</t>
+  </si>
+  <si>
+    <t>BRM 073727</t>
+  </si>
+  <si>
+    <t>GL 10774</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -14368,42 +14398,156 @@
       <c r="E316" t="s">
         <v>784</v>
       </c>
       <c r="F316" t="s">
         <v>20</v>
       </c>
       <c r="G316" t="s">
         <v>768</v>
       </c>
       <c r="H316" t="s">
         <v>22</v>
       </c>
       <c r="I316" t="s">
         <v>23</v>
       </c>
       <c r="J316" t="s">
         <v>24</v>
       </c>
       <c r="K316" t="s">
         <v>25</v>
       </c>
       <c r="L316" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>785</v>
+      </c>
+      <c r="B317" t="s">
+        <v>786</v>
+      </c>
+      <c r="C317" t="s">
+        <v>787</v>
+      </c>
+      <c r="D317" t="s">
+        <v>788</v>
+      </c>
+      <c r="E317" t="s">
+        <v>789</v>
+      </c>
+      <c r="F317" t="s">
+        <v>20</v>
+      </c>
+      <c r="G317" t="s">
+        <v>21</v>
+      </c>
+      <c r="H317" t="s">
+        <v>22</v>
+      </c>
+      <c r="I317" t="s">
+        <v>23</v>
+      </c>
+      <c r="J317" t="s">
+        <v>24</v>
+      </c>
+      <c r="K317" t="s">
+        <v>25</v>
+      </c>
+      <c r="L317" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>790</v>
+      </c>
+      <c r="B318" t="s">
+        <v>791</v>
+      </c>
+      <c r="C318" t="s">
+        <v>792</v>
+      </c>
+      <c r="D318" t="s">
+        <v>788</v>
+      </c>
+      <c r="E318" t="s">
+        <v>789</v>
+      </c>
+      <c r="F318" t="s">
+        <v>20</v>
+      </c>
+      <c r="G318" t="s">
+        <v>21</v>
+      </c>
+      <c r="H318" t="s">
+        <v>22</v>
+      </c>
+      <c r="I318" t="s">
+        <v>23</v>
+      </c>
+      <c r="J318" t="s">
+        <v>24</v>
+      </c>
+      <c r="K318" t="s">
+        <v>25</v>
+      </c>
+      <c r="L318" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>793</v>
+      </c>
+      <c r="B319" t="s">
+        <v>794</v>
+      </c>
+      <c r="C319" t="s">
+        <v>792</v>
+      </c>
+      <c r="D319" t="s">
+        <v>788</v>
+      </c>
+      <c r="E319" t="s">
+        <v>789</v>
+      </c>
+      <c r="F319" t="s">
+        <v>20</v>
+      </c>
+      <c r="G319" t="s">
+        <v>21</v>
+      </c>
+      <c r="H319" t="s">
+        <v>22</v>
+      </c>
+      <c r="I319" t="s">
+        <v>23</v>
+      </c>
+      <c r="J319" t="s">
+        <v>24</v>
+      </c>
+      <c r="K319" t="s">
+        <v>25</v>
+      </c>
+      <c r="L319" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>