--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="723" uniqueCount="174">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 6:47:57</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="915" uniqueCount="220">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 5:18:41</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=514&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -471,50 +471,194 @@
   <si>
     <t>BRM 032101</t>
   </si>
   <si>
     <t>UV 1192</t>
   </si>
   <si>
     <t>BRM 032102</t>
   </si>
   <si>
     <t>UV 1193</t>
   </si>
   <si>
     <t>BRM 032103</t>
   </si>
   <si>
     <t>UV 1194</t>
   </si>
   <si>
     <t>BRM 032104</t>
   </si>
   <si>
     <t>UV 1195</t>
   </si>
   <si>
+    <t>BRM 042195</t>
+  </si>
+  <si>
+    <t>CMPC 1311</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fungi Ascomycota Saccharomycetes Saccharomycetales Not assigned Wickerhamomyces anomalus </t>
+  </si>
+  <si>
+    <t>Brasil  Minas Gerais  Sete Lagoas</t>
+  </si>
+  <si>
+    <t>25/10/2010</t>
+  </si>
+  <si>
+    <t>Plantae Magnoliophyta Liliopsida Poales Poaceae Sorghum bicolor</t>
+  </si>
+  <si>
+    <t>Caldo de colmo (sorgo sacarino)</t>
+  </si>
+  <si>
+    <t>nao disponivel</t>
+  </si>
+  <si>
+    <t>Coleção de Microrganismos Multifuncionais da Embrapa Milho e Sorgo</t>
+  </si>
+  <si>
+    <t>Microrganismos Promotores de Crescimento</t>
+  </si>
+  <si>
+    <t>Ivanildo Evódio Marriel</t>
+  </si>
+  <si>
+    <t>ivanildo.marriel@embrapa.br</t>
+  </si>
+  <si>
+    <t>BRM 042198</t>
+  </si>
+  <si>
+    <t>CMPC 1314</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Pichiaceae Hansenula anomala</t>
+  </si>
+  <si>
+    <t>BRM 042200</t>
+  </si>
+  <si>
+    <t>CMPC 1316</t>
+  </si>
+  <si>
+    <t>BRM 042201</t>
+  </si>
+  <si>
+    <t>CMPC 1317</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Metschnikowiaceae Sungouiella sp.</t>
+  </si>
+  <si>
+    <t>BRM 042215</t>
+  </si>
+  <si>
+    <t>CMPC 1331</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Pichiaceae Pichia sp</t>
+  </si>
+  <si>
+    <t>BRM 042217</t>
+  </si>
+  <si>
+    <t>CMPC 1333</t>
+  </si>
+  <si>
+    <t>BRM 042218</t>
+  </si>
+  <si>
+    <t>CMPC 1334</t>
+  </si>
+  <si>
+    <t>BRM 042224</t>
+  </si>
+  <si>
+    <t>CMPC 1340</t>
+  </si>
+  <si>
+    <t>BRM 042230</t>
+  </si>
+  <si>
+    <t>CMPC 1346</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Saccharomycetaceae Torulaspora delbrueckii</t>
+  </si>
+  <si>
+    <t>BRM 042235</t>
+  </si>
+  <si>
+    <t>CMPC 1351</t>
+  </si>
+  <si>
+    <t>BRM 042236</t>
+  </si>
+  <si>
+    <t>CMPC 1352</t>
+  </si>
+  <si>
+    <t>BRM 042240</t>
+  </si>
+  <si>
+    <t>CMPC 1356</t>
+  </si>
+  <si>
+    <t>BRM 042241</t>
+  </si>
+  <si>
+    <t>CMPC 1357</t>
+  </si>
+  <si>
+    <t>BRM 042243</t>
+  </si>
+  <si>
+    <t>CMPC 1359</t>
+  </si>
+  <si>
+    <t>BRM 042244</t>
+  </si>
+  <si>
+    <t>CMPC 1360</t>
+  </si>
+  <si>
+    <t>BRM 042255</t>
+  </si>
+  <si>
+    <t>CMPC 1371</t>
+  </si>
+  <si>
+    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Debaryomycetaceae Meyerozyma (Pichia) caribbica</t>
+  </si>
+  <si>
+    <t>16/07/2015</t>
+  </si>
+  <si>
     <t>BRM 062894</t>
   </si>
   <si>
     <t>CNPAE 4008</t>
   </si>
   <si>
     <t>Fungi Basidiomycota Microbotryomycetes Sporidiobolales Sporidiobolaceae Sporobolomyces pararoseus</t>
   </si>
   <si>
     <t>Brasil  Tocantins  Formoso do Araguaia</t>
   </si>
   <si>
     <t>13/09/2016</t>
   </si>
   <si>
     <t>Plantae Magnoliophyta Magnoliopsida Cucurbitales Cucurbitaceae Citrullus lanatus</t>
   </si>
   <si>
     <t>Endofítico de folhas de melancia</t>
   </si>
   <si>
     <t>Coleção de Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
   </si>
   <si>
     <t>Microrganismos e Microalgas Aplicados a Agroenergia e Biorrefinarias</t>
@@ -522,63 +666,57 @@
   <si>
     <t>Léia Cecilia de Lima Fávaro</t>
   </si>
   <si>
     <t>cnpae.cmmaabio@embrapa.br</t>
   </si>
   <si>
     <t>BRM 062895</t>
   </si>
   <si>
     <t>CNPAE 4009</t>
   </si>
   <si>
     <t>BRM 062896</t>
   </si>
   <si>
     <t>CNPAE 4010</t>
   </si>
   <si>
     <t>BRM 073387</t>
   </si>
   <si>
     <t>UV 4062</t>
   </si>
   <si>
-    <t>Fungi Ascomycota Saccharomycetes Saccharomycetales Saccharomycetaceae Torulaspora delbrueckii</t>
-[...1 lines deleted...]
-  <si>
     <t>Brasil  Rio Grande do Sul  Pinto Bandeira</t>
   </si>
   <si>
     <t>[N.I.]</t>
   </si>
   <si>
     <t>Plantae Magnoliophyta Magnoliopsida Vitales Vitaceae Juss. (1789) Vitis L. (1753)  Vitis vinifera</t>
-  </si>
-[...1 lines deleted...]
-    <t>nao disponivel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -614,51 +752,51 @@
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="65.432421875"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.03310546875"/>
-    <col min="3" max="3" bestFit="true" customWidth="true" width="94.48525390625"/>
+    <col min="3" max="3" bestFit="true" customWidth="true" width="97.348046875"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="36.8587890625"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="85.6798828125"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="29.86025390625"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="73.73525390625"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="63.3318359375"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="24.71796875"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="28.7435546875"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
@@ -2792,171 +2930,779 @@
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>152</v>
       </c>
       <c r="B60" t="s">
         <v>153</v>
       </c>
       <c r="C60" t="s">
         <v>154</v>
       </c>
       <c r="D60" t="s">
         <v>155</v>
       </c>
       <c r="E60" t="s">
         <v>156</v>
       </c>
       <c r="F60" t="s">
         <v>157</v>
       </c>
       <c r="G60" t="s">
         <v>158</v>
       </c>
       <c r="H60" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="I60" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J60" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K60" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L60" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B61" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C61" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
         <v>155</v>
       </c>
       <c r="E61" t="s">
         <v>156</v>
       </c>
       <c r="F61" t="s">
         <v>157</v>
       </c>
       <c r="G61" t="s">
         <v>158</v>
       </c>
       <c r="H61" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="I61" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J61" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K61" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L61" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B62" t="s">
+        <v>168</v>
+      </c>
+      <c r="C62" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="D62" t="s">
         <v>155</v>
       </c>
       <c r="E62" t="s">
         <v>156</v>
       </c>
       <c r="F62" t="s">
         <v>157</v>
       </c>
       <c r="G62" t="s">
         <v>158</v>
       </c>
       <c r="H62" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="I62" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J62" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B63" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C63" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D63" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="E63" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="F63" t="s">
+        <v>157</v>
+      </c>
+      <c r="G63" t="s">
+        <v>158</v>
+      </c>
+      <c r="H63" t="s">
+        <v>159</v>
+      </c>
+      <c r="I63" t="s">
+        <v>160</v>
+      </c>
+      <c r="J63" t="s">
+        <v>161</v>
+      </c>
+      <c r="K63" t="s">
+        <v>162</v>
+      </c>
+      <c r="L63" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
         <v>172</v>
       </c>
-      <c r="G63" t="s">
+      <c r="B64" t="s">
+        <v>173</v>
+      </c>
+      <c r="C64" t="s">
+        <v>174</v>
+      </c>
+      <c r="D64" t="s">
+        <v>155</v>
+      </c>
+      <c r="E64" t="s">
+        <v>156</v>
+      </c>
+      <c r="F64" t="s">
+        <v>157</v>
+      </c>
+      <c r="G64" t="s">
+        <v>158</v>
+      </c>
+      <c r="H64" t="s">
+        <v>159</v>
+      </c>
+      <c r="I64" t="s">
+        <v>160</v>
+      </c>
+      <c r="J64" t="s">
+        <v>161</v>
+      </c>
+      <c r="K64" t="s">
+        <v>162</v>
+      </c>
+      <c r="L64" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>175</v>
+      </c>
+      <c r="B65" t="s">
+        <v>176</v>
+      </c>
+      <c r="C65" t="s">
+        <v>166</v>
+      </c>
+      <c r="D65" t="s">
+        <v>155</v>
+      </c>
+      <c r="E65" t="s">
+        <v>156</v>
+      </c>
+      <c r="F65" t="s">
+        <v>157</v>
+      </c>
+      <c r="G65" t="s">
+        <v>158</v>
+      </c>
+      <c r="H65" t="s">
+        <v>159</v>
+      </c>
+      <c r="I65" t="s">
+        <v>160</v>
+      </c>
+      <c r="J65" t="s">
+        <v>161</v>
+      </c>
+      <c r="K65" t="s">
+        <v>162</v>
+      </c>
+      <c r="L65" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>177</v>
+      </c>
+      <c r="B66" t="s">
+        <v>178</v>
+      </c>
+      <c r="C66" t="s">
+        <v>166</v>
+      </c>
+      <c r="D66" t="s">
+        <v>155</v>
+      </c>
+      <c r="E66" t="s">
+        <v>156</v>
+      </c>
+      <c r="F66" t="s">
+        <v>157</v>
+      </c>
+      <c r="G66" t="s">
+        <v>158</v>
+      </c>
+      <c r="H66" t="s">
+        <v>159</v>
+      </c>
+      <c r="I66" t="s">
+        <v>160</v>
+      </c>
+      <c r="J66" t="s">
+        <v>161</v>
+      </c>
+      <c r="K66" t="s">
+        <v>162</v>
+      </c>
+      <c r="L66" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>179</v>
+      </c>
+      <c r="B67" t="s">
+        <v>180</v>
+      </c>
+      <c r="C67" t="s">
+        <v>166</v>
+      </c>
+      <c r="D67" t="s">
+        <v>155</v>
+      </c>
+      <c r="E67" t="s">
+        <v>156</v>
+      </c>
+      <c r="F67" t="s">
+        <v>157</v>
+      </c>
+      <c r="G67" t="s">
+        <v>158</v>
+      </c>
+      <c r="H67" t="s">
+        <v>159</v>
+      </c>
+      <c r="I67" t="s">
+        <v>160</v>
+      </c>
+      <c r="J67" t="s">
+        <v>161</v>
+      </c>
+      <c r="K67" t="s">
+        <v>162</v>
+      </c>
+      <c r="L67" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>181</v>
+      </c>
+      <c r="B68" t="s">
+        <v>182</v>
+      </c>
+      <c r="C68" t="s">
+        <v>183</v>
+      </c>
+      <c r="D68" t="s">
+        <v>155</v>
+      </c>
+      <c r="E68" t="s">
+        <v>156</v>
+      </c>
+      <c r="F68" t="s">
+        <v>157</v>
+      </c>
+      <c r="G68" t="s">
+        <v>158</v>
+      </c>
+      <c r="H68" t="s">
+        <v>159</v>
+      </c>
+      <c r="I68" t="s">
+        <v>160</v>
+      </c>
+      <c r="J68" t="s">
+        <v>161</v>
+      </c>
+      <c r="K68" t="s">
+        <v>162</v>
+      </c>
+      <c r="L68" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>184</v>
+      </c>
+      <c r="B69" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" t="s">
+        <v>166</v>
+      </c>
+      <c r="D69" t="s">
+        <v>155</v>
+      </c>
+      <c r="E69" t="s">
+        <v>156</v>
+      </c>
+      <c r="F69" t="s">
+        <v>157</v>
+      </c>
+      <c r="G69" t="s">
+        <v>158</v>
+      </c>
+      <c r="H69" t="s">
+        <v>159</v>
+      </c>
+      <c r="I69" t="s">
+        <v>160</v>
+      </c>
+      <c r="J69" t="s">
+        <v>161</v>
+      </c>
+      <c r="K69" t="s">
+        <v>162</v>
+      </c>
+      <c r="L69" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>186</v>
+      </c>
+      <c r="B70" t="s">
+        <v>187</v>
+      </c>
+      <c r="C70" t="s">
+        <v>166</v>
+      </c>
+      <c r="D70" t="s">
+        <v>155</v>
+      </c>
+      <c r="E70" t="s">
+        <v>156</v>
+      </c>
+      <c r="F70" t="s">
+        <v>157</v>
+      </c>
+      <c r="G70" t="s">
+        <v>158</v>
+      </c>
+      <c r="H70" t="s">
+        <v>159</v>
+      </c>
+      <c r="I70" t="s">
+        <v>160</v>
+      </c>
+      <c r="J70" t="s">
+        <v>161</v>
+      </c>
+      <c r="K70" t="s">
+        <v>162</v>
+      </c>
+      <c r="L70" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>188</v>
+      </c>
+      <c r="B71" t="s">
+        <v>189</v>
+      </c>
+      <c r="C71" t="s">
+        <v>166</v>
+      </c>
+      <c r="D71" t="s">
+        <v>155</v>
+      </c>
+      <c r="E71" t="s">
+        <v>156</v>
+      </c>
+      <c r="F71" t="s">
+        <v>157</v>
+      </c>
+      <c r="G71" t="s">
+        <v>158</v>
+      </c>
+      <c r="H71" t="s">
+        <v>159</v>
+      </c>
+      <c r="I71" t="s">
+        <v>160</v>
+      </c>
+      <c r="J71" t="s">
+        <v>161</v>
+      </c>
+      <c r="K71" t="s">
+        <v>162</v>
+      </c>
+      <c r="L71" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>190</v>
+      </c>
+      <c r="B72" t="s">
+        <v>191</v>
+      </c>
+      <c r="C72" t="s">
+        <v>166</v>
+      </c>
+      <c r="D72" t="s">
+        <v>155</v>
+      </c>
+      <c r="E72" t="s">
+        <v>156</v>
+      </c>
+      <c r="F72" t="s">
+        <v>157</v>
+      </c>
+      <c r="G72" t="s">
+        <v>158</v>
+      </c>
+      <c r="H72" t="s">
+        <v>159</v>
+      </c>
+      <c r="I72" t="s">
+        <v>160</v>
+      </c>
+      <c r="J72" t="s">
+        <v>161</v>
+      </c>
+      <c r="K72" t="s">
+        <v>162</v>
+      </c>
+      <c r="L72" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>192</v>
+      </c>
+      <c r="B73" t="s">
+        <v>193</v>
+      </c>
+      <c r="C73" t="s">
+        <v>166</v>
+      </c>
+      <c r="D73" t="s">
+        <v>155</v>
+      </c>
+      <c r="E73" t="s">
+        <v>156</v>
+      </c>
+      <c r="F73" t="s">
+        <v>157</v>
+      </c>
+      <c r="G73" t="s">
+        <v>158</v>
+      </c>
+      <c r="H73" t="s">
+        <v>159</v>
+      </c>
+      <c r="I73" t="s">
+        <v>160</v>
+      </c>
+      <c r="J73" t="s">
+        <v>161</v>
+      </c>
+      <c r="K73" t="s">
+        <v>162</v>
+      </c>
+      <c r="L73" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>194</v>
+      </c>
+      <c r="B74" t="s">
+        <v>195</v>
+      </c>
+      <c r="C74" t="s">
+        <v>166</v>
+      </c>
+      <c r="D74" t="s">
+        <v>155</v>
+      </c>
+      <c r="E74" t="s">
+        <v>156</v>
+      </c>
+      <c r="F74" t="s">
+        <v>157</v>
+      </c>
+      <c r="G74" t="s">
+        <v>158</v>
+      </c>
+      <c r="H74" t="s">
+        <v>159</v>
+      </c>
+      <c r="I74" t="s">
+        <v>160</v>
+      </c>
+      <c r="J74" t="s">
+        <v>161</v>
+      </c>
+      <c r="K74" t="s">
+        <v>162</v>
+      </c>
+      <c r="L74" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>196</v>
+      </c>
+      <c r="B75" t="s">
+        <v>197</v>
+      </c>
+      <c r="C75" t="s">
+        <v>198</v>
+      </c>
+      <c r="D75" t="s">
+        <v>155</v>
+      </c>
+      <c r="E75" t="s">
+        <v>199</v>
+      </c>
+      <c r="F75" t="s">
+        <v>157</v>
+      </c>
+      <c r="G75" t="s">
+        <v>158</v>
+      </c>
+      <c r="H75" t="s">
+        <v>159</v>
+      </c>
+      <c r="I75" t="s">
+        <v>160</v>
+      </c>
+      <c r="J75" t="s">
+        <v>161</v>
+      </c>
+      <c r="K75" t="s">
+        <v>162</v>
+      </c>
+      <c r="L75" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>200</v>
+      </c>
+      <c r="B76" t="s">
+        <v>201</v>
+      </c>
+      <c r="C76" t="s">
+        <v>202</v>
+      </c>
+      <c r="D76" t="s">
+        <v>203</v>
+      </c>
+      <c r="E76" t="s">
+        <v>204</v>
+      </c>
+      <c r="F76" t="s">
+        <v>205</v>
+      </c>
+      <c r="G76" t="s">
+        <v>206</v>
+      </c>
+      <c r="H76" t="s">
+        <v>22</v>
+      </c>
+      <c r="I76" t="s">
+        <v>207</v>
+      </c>
+      <c r="J76" t="s">
+        <v>208</v>
+      </c>
+      <c r="K76" t="s">
+        <v>209</v>
+      </c>
+      <c r="L76" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>211</v>
+      </c>
+      <c r="B77" t="s">
+        <v>212</v>
+      </c>
+      <c r="C77" t="s">
+        <v>202</v>
+      </c>
+      <c r="D77" t="s">
+        <v>203</v>
+      </c>
+      <c r="E77" t="s">
+        <v>204</v>
+      </c>
+      <c r="F77" t="s">
+        <v>205</v>
+      </c>
+      <c r="G77" t="s">
+        <v>206</v>
+      </c>
+      <c r="H77" t="s">
+        <v>22</v>
+      </c>
+      <c r="I77" t="s">
+        <v>207</v>
+      </c>
+      <c r="J77" t="s">
+        <v>208</v>
+      </c>
+      <c r="K77" t="s">
+        <v>209</v>
+      </c>
+      <c r="L77" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>213</v>
+      </c>
+      <c r="B78" t="s">
+        <v>214</v>
+      </c>
+      <c r="C78" t="s">
+        <v>202</v>
+      </c>
+      <c r="D78" t="s">
+        <v>203</v>
+      </c>
+      <c r="E78" t="s">
+        <v>204</v>
+      </c>
+      <c r="F78" t="s">
+        <v>205</v>
+      </c>
+      <c r="G78" t="s">
+        <v>206</v>
+      </c>
+      <c r="H78" t="s">
+        <v>22</v>
+      </c>
+      <c r="I78" t="s">
+        <v>207</v>
+      </c>
+      <c r="J78" t="s">
+        <v>208</v>
+      </c>
+      <c r="K78" t="s">
+        <v>209</v>
+      </c>
+      <c r="L78" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>215</v>
+      </c>
+      <c r="B79" t="s">
+        <v>216</v>
+      </c>
+      <c r="C79" t="s">
+        <v>183</v>
+      </c>
+      <c r="D79" t="s">
+        <v>217</v>
+      </c>
+      <c r="E79" t="s">
+        <v>218</v>
+      </c>
+      <c r="F79" t="s">
+        <v>219</v>
+      </c>
+      <c r="G79" t="s">
         <v>21</v>
       </c>
-      <c r="H63" t="s">
-[...11 lines deleted...]
-      <c r="L63" t="s">
+      <c r="H79" t="s">
+        <v>159</v>
+      </c>
+      <c r="I79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J79" t="s">
+        <v>24</v>
+      </c>
+      <c r="K79" t="s">
+        <v>25</v>
+      </c>
+      <c r="L79" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>