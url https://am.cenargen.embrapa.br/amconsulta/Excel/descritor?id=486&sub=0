--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="154">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 6:47:53</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="711" uniqueCount="209">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 4:3:38</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=486&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -475,50 +475,215 @@
     <t>14/07/2019</t>
   </si>
   <si>
     <t>BRM 062726</t>
   </si>
   <si>
     <t>GL 10276</t>
   </si>
   <si>
     <t>BRM 062727</t>
   </si>
   <si>
     <t>GL 10277</t>
   </si>
   <si>
     <t>BRM 072011</t>
   </si>
   <si>
     <t>GL 10711</t>
   </si>
   <si>
     <t>Bacteria Actinobacteria Actinobacteria Actinomycetales Actinomycetaceae Trueperella pyogenes</t>
   </si>
   <si>
     <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>BRM 073651</t>
+  </si>
+  <si>
+    <t>GL 10737</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus Streptococcus equinus</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Ponta Grossa</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>BRM 073652</t>
+  </si>
+  <si>
+    <t>GL 10738</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus</t>
+  </si>
+  <si>
+    <t>BRM 073654</t>
+  </si>
+  <si>
+    <t>GL 10740</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus Streptococcus dysgalactiae</t>
+  </si>
+  <si>
+    <t>BRM 073655</t>
+  </si>
+  <si>
+    <t>GL 10741</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Enterococcaceae Enterococcus saccharolyticus</t>
+  </si>
+  <si>
+    <t>BRM 073656</t>
+  </si>
+  <si>
+    <t>GL 10742</t>
+  </si>
+  <si>
+    <t>BRM 073659</t>
+  </si>
+  <si>
+    <t>GL 10745</t>
+  </si>
+  <si>
+    <t>BRM 073679</t>
+  </si>
+  <si>
+    <t>GL 10750</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Castro</t>
+  </si>
+  <si>
+    <t>BRM 073680</t>
+  </si>
+  <si>
+    <t>GL 10751</t>
+  </si>
+  <si>
+    <t>BRM 073686</t>
+  </si>
+  <si>
+    <t>GL 10756</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Carambeí</t>
+  </si>
+  <si>
+    <t>BRM 073702</t>
+  </si>
+  <si>
+    <t>GL 10758</t>
+  </si>
+  <si>
+    <t>BRM 073703</t>
+  </si>
+  <si>
+    <t>GL 10759</t>
+  </si>
+  <si>
+    <t>BRM 073705</t>
+  </si>
+  <si>
+    <t>GL 10760</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Enterococcaceae Enterococcus Enterococcus hirae</t>
+  </si>
+  <si>
+    <t>BRM 073712</t>
+  </si>
+  <si>
+    <t>GL 10761</t>
+  </si>
+  <si>
+    <t>BRM 073714</t>
+  </si>
+  <si>
+    <t>GL 10763</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus Streptococcus gallolyticus</t>
+  </si>
+  <si>
+    <t>BRM 073715</t>
+  </si>
+  <si>
+    <t>GL 10764</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Lactococcus lactis</t>
+  </si>
+  <si>
+    <t>BRM 073718</t>
+  </si>
+  <si>
+    <t>GL 10767</t>
+  </si>
+  <si>
+    <t>BRM 073722</t>
+  </si>
+  <si>
+    <t>GL 10771</t>
+  </si>
+  <si>
+    <t>BRM 073730</t>
+  </si>
+  <si>
+    <t>GL 10724</t>
+  </si>
+  <si>
+    <t>Brasil  Bahia  Sobradinho</t>
+  </si>
+  <si>
+    <t>04/12/2019</t>
+  </si>
+  <si>
+    <t>Tecido animal</t>
+  </si>
+  <si>
+    <t>BRM 073735</t>
+  </si>
+  <si>
+    <t>GL 10776</t>
+  </si>
+  <si>
+    <t>Pele</t>
+  </si>
+  <si>
+    <t>BRM 073736</t>
+  </si>
+  <si>
+    <t>GL 10726</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -2063,42 +2228,802 @@
       <c r="E42" t="s">
         <v>153</v>
       </c>
       <c r="F42" t="s">
         <v>20</v>
       </c>
       <c r="G42" t="s">
         <v>21</v>
       </c>
       <c r="H42" t="s">
         <v>22</v>
       </c>
       <c r="I42" t="s">
         <v>23</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
         <v>25</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C43" t="s">
+        <v>156</v>
+      </c>
+      <c r="D43" t="s">
+        <v>157</v>
+      </c>
+      <c r="E43" t="s">
+        <v>158</v>
+      </c>
+      <c r="F43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" t="s">
+        <v>21</v>
+      </c>
+      <c r="H43" t="s">
+        <v>22</v>
+      </c>
+      <c r="I43" t="s">
+        <v>23</v>
+      </c>
+      <c r="J43" t="s">
+        <v>24</v>
+      </c>
+      <c r="K43" t="s">
+        <v>25</v>
+      </c>
+      <c r="L43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>159</v>
+      </c>
+      <c r="B44" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" t="s">
+        <v>161</v>
+      </c>
+      <c r="D44" t="s">
+        <v>157</v>
+      </c>
+      <c r="E44" t="s">
+        <v>158</v>
+      </c>
+      <c r="F44" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" t="s">
+        <v>21</v>
+      </c>
+      <c r="H44" t="s">
+        <v>22</v>
+      </c>
+      <c r="I44" t="s">
+        <v>23</v>
+      </c>
+      <c r="J44" t="s">
+        <v>24</v>
+      </c>
+      <c r="K44" t="s">
+        <v>25</v>
+      </c>
+      <c r="L44" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>162</v>
+      </c>
+      <c r="B45" t="s">
+        <v>163</v>
+      </c>
+      <c r="C45" t="s">
+        <v>164</v>
+      </c>
+      <c r="D45" t="s">
+        <v>157</v>
+      </c>
+      <c r="E45" t="s">
+        <v>158</v>
+      </c>
+      <c r="F45" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" t="s">
+        <v>21</v>
+      </c>
+      <c r="H45" t="s">
+        <v>22</v>
+      </c>
+      <c r="I45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J45" t="s">
+        <v>24</v>
+      </c>
+      <c r="K45" t="s">
+        <v>25</v>
+      </c>
+      <c r="L45" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>165</v>
+      </c>
+      <c r="B46" t="s">
+        <v>166</v>
+      </c>
+      <c r="C46" t="s">
+        <v>167</v>
+      </c>
+      <c r="D46" t="s">
+        <v>157</v>
+      </c>
+      <c r="E46" t="s">
+        <v>158</v>
+      </c>
+      <c r="F46" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" t="s">
+        <v>21</v>
+      </c>
+      <c r="H46" t="s">
+        <v>22</v>
+      </c>
+      <c r="I46" t="s">
+        <v>23</v>
+      </c>
+      <c r="J46" t="s">
+        <v>24</v>
+      </c>
+      <c r="K46" t="s">
+        <v>25</v>
+      </c>
+      <c r="L46" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>168</v>
+      </c>
+      <c r="B47" t="s">
+        <v>169</v>
+      </c>
+      <c r="C47" t="s">
+        <v>167</v>
+      </c>
+      <c r="D47" t="s">
+        <v>157</v>
+      </c>
+      <c r="E47" t="s">
+        <v>158</v>
+      </c>
+      <c r="F47" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" t="s">
+        <v>21</v>
+      </c>
+      <c r="H47" t="s">
+        <v>22</v>
+      </c>
+      <c r="I47" t="s">
+        <v>23</v>
+      </c>
+      <c r="J47" t="s">
+        <v>24</v>
+      </c>
+      <c r="K47" t="s">
+        <v>25</v>
+      </c>
+      <c r="L47" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
+        <v>171</v>
+      </c>
+      <c r="C48" t="s">
+        <v>161</v>
+      </c>
+      <c r="D48" t="s">
+        <v>157</v>
+      </c>
+      <c r="E48" t="s">
+        <v>158</v>
+      </c>
+      <c r="F48" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" t="s">
+        <v>21</v>
+      </c>
+      <c r="H48" t="s">
+        <v>22</v>
+      </c>
+      <c r="I48" t="s">
+        <v>23</v>
+      </c>
+      <c r="J48" t="s">
+        <v>24</v>
+      </c>
+      <c r="K48" t="s">
+        <v>25</v>
+      </c>
+      <c r="L48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" t="s">
+        <v>173</v>
+      </c>
+      <c r="C49" t="s">
+        <v>29</v>
+      </c>
+      <c r="D49" t="s">
+        <v>174</v>
+      </c>
+      <c r="E49" t="s">
+        <v>158</v>
+      </c>
+      <c r="F49" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" t="s">
+        <v>21</v>
+      </c>
+      <c r="H49" t="s">
+        <v>22</v>
+      </c>
+      <c r="I49" t="s">
+        <v>23</v>
+      </c>
+      <c r="J49" t="s">
+        <v>24</v>
+      </c>
+      <c r="K49" t="s">
+        <v>25</v>
+      </c>
+      <c r="L49" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>175</v>
+      </c>
+      <c r="B50" t="s">
+        <v>176</v>
+      </c>
+      <c r="C50" t="s">
+        <v>164</v>
+      </c>
+      <c r="D50" t="s">
+        <v>174</v>
+      </c>
+      <c r="E50" t="s">
+        <v>158</v>
+      </c>
+      <c r="F50" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" t="s">
+        <v>21</v>
+      </c>
+      <c r="H50" t="s">
+        <v>22</v>
+      </c>
+      <c r="I50" t="s">
+        <v>23</v>
+      </c>
+      <c r="J50" t="s">
+        <v>24</v>
+      </c>
+      <c r="K50" t="s">
+        <v>25</v>
+      </c>
+      <c r="L50" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>177</v>
+      </c>
+      <c r="B51" t="s">
+        <v>178</v>
+      </c>
+      <c r="C51" t="s">
+        <v>29</v>
+      </c>
+      <c r="D51" t="s">
+        <v>179</v>
+      </c>
+      <c r="E51" t="s">
+        <v>158</v>
+      </c>
+      <c r="F51" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" t="s">
+        <v>21</v>
+      </c>
+      <c r="H51" t="s">
+        <v>22</v>
+      </c>
+      <c r="I51" t="s">
+        <v>23</v>
+      </c>
+      <c r="J51" t="s">
+        <v>24</v>
+      </c>
+      <c r="K51" t="s">
+        <v>25</v>
+      </c>
+      <c r="L51" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>180</v>
+      </c>
+      <c r="B52" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" t="s">
+        <v>29</v>
+      </c>
+      <c r="D52" t="s">
+        <v>174</v>
+      </c>
+      <c r="E52" t="s">
+        <v>158</v>
+      </c>
+      <c r="F52" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" t="s">
+        <v>21</v>
+      </c>
+      <c r="H52" t="s">
+        <v>22</v>
+      </c>
+      <c r="I52" t="s">
+        <v>23</v>
+      </c>
+      <c r="J52" t="s">
+        <v>24</v>
+      </c>
+      <c r="K52" t="s">
+        <v>25</v>
+      </c>
+      <c r="L52" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>182</v>
+      </c>
+      <c r="B53" t="s">
+        <v>183</v>
+      </c>
+      <c r="C53" t="s">
+        <v>29</v>
+      </c>
+      <c r="D53" t="s">
+        <v>174</v>
+      </c>
+      <c r="E53" t="s">
+        <v>158</v>
+      </c>
+      <c r="F53" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" t="s">
+        <v>21</v>
+      </c>
+      <c r="H53" t="s">
+        <v>22</v>
+      </c>
+      <c r="I53" t="s">
+        <v>23</v>
+      </c>
+      <c r="J53" t="s">
+        <v>24</v>
+      </c>
+      <c r="K53" t="s">
+        <v>25</v>
+      </c>
+      <c r="L53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>184</v>
+      </c>
+      <c r="B54" t="s">
+        <v>185</v>
+      </c>
+      <c r="C54" t="s">
+        <v>186</v>
+      </c>
+      <c r="D54" t="s">
+        <v>174</v>
+      </c>
+      <c r="E54" t="s">
+        <v>158</v>
+      </c>
+      <c r="F54" t="s">
+        <v>20</v>
+      </c>
+      <c r="G54" t="s">
+        <v>21</v>
+      </c>
+      <c r="H54" t="s">
+        <v>22</v>
+      </c>
+      <c r="I54" t="s">
+        <v>23</v>
+      </c>
+      <c r="J54" t="s">
+        <v>24</v>
+      </c>
+      <c r="K54" t="s">
+        <v>25</v>
+      </c>
+      <c r="L54" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>187</v>
+      </c>
+      <c r="B55" t="s">
+        <v>188</v>
+      </c>
+      <c r="C55" t="s">
+        <v>167</v>
+      </c>
+      <c r="D55" t="s">
+        <v>174</v>
+      </c>
+      <c r="E55" t="s">
+        <v>158</v>
+      </c>
+      <c r="F55" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" t="s">
+        <v>21</v>
+      </c>
+      <c r="H55" t="s">
+        <v>22</v>
+      </c>
+      <c r="I55" t="s">
+        <v>23</v>
+      </c>
+      <c r="J55" t="s">
+        <v>24</v>
+      </c>
+      <c r="K55" t="s">
+        <v>25</v>
+      </c>
+      <c r="L55" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>189</v>
+      </c>
+      <c r="B56" t="s">
+        <v>190</v>
+      </c>
+      <c r="C56" t="s">
+        <v>191</v>
+      </c>
+      <c r="D56" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" t="s">
+        <v>158</v>
+      </c>
+      <c r="F56" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" t="s">
+        <v>21</v>
+      </c>
+      <c r="H56" t="s">
+        <v>22</v>
+      </c>
+      <c r="I56" t="s">
+        <v>23</v>
+      </c>
+      <c r="J56" t="s">
+        <v>24</v>
+      </c>
+      <c r="K56" t="s">
+        <v>25</v>
+      </c>
+      <c r="L56" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>192</v>
+      </c>
+      <c r="B57" t="s">
+        <v>193</v>
+      </c>
+      <c r="C57" t="s">
+        <v>194</v>
+      </c>
+      <c r="D57" t="s">
+        <v>174</v>
+      </c>
+      <c r="E57" t="s">
+        <v>158</v>
+      </c>
+      <c r="F57" t="s">
+        <v>20</v>
+      </c>
+      <c r="G57" t="s">
+        <v>21</v>
+      </c>
+      <c r="H57" t="s">
+        <v>22</v>
+      </c>
+      <c r="I57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J57" t="s">
+        <v>24</v>
+      </c>
+      <c r="K57" t="s">
+        <v>25</v>
+      </c>
+      <c r="L57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>195</v>
+      </c>
+      <c r="B58" t="s">
+        <v>196</v>
+      </c>
+      <c r="C58" t="s">
+        <v>29</v>
+      </c>
+      <c r="D58" t="s">
+        <v>174</v>
+      </c>
+      <c r="E58" t="s">
+        <v>158</v>
+      </c>
+      <c r="F58" t="s">
+        <v>20</v>
+      </c>
+      <c r="G58" t="s">
+        <v>21</v>
+      </c>
+      <c r="H58" t="s">
+        <v>22</v>
+      </c>
+      <c r="I58" t="s">
+        <v>23</v>
+      </c>
+      <c r="J58" t="s">
+        <v>24</v>
+      </c>
+      <c r="K58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L58" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>197</v>
+      </c>
+      <c r="B59" t="s">
+        <v>198</v>
+      </c>
+      <c r="C59" t="s">
+        <v>29</v>
+      </c>
+      <c r="D59" t="s">
+        <v>174</v>
+      </c>
+      <c r="E59" t="s">
+        <v>158</v>
+      </c>
+      <c r="F59" t="s">
+        <v>20</v>
+      </c>
+      <c r="G59" t="s">
+        <v>21</v>
+      </c>
+      <c r="H59" t="s">
+        <v>22</v>
+      </c>
+      <c r="I59" t="s">
+        <v>23</v>
+      </c>
+      <c r="J59" t="s">
+        <v>24</v>
+      </c>
+      <c r="K59" t="s">
+        <v>25</v>
+      </c>
+      <c r="L59" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>199</v>
+      </c>
+      <c r="B60" t="s">
+        <v>200</v>
+      </c>
+      <c r="C60" t="s">
+        <v>161</v>
+      </c>
+      <c r="D60" t="s">
+        <v>201</v>
+      </c>
+      <c r="E60" t="s">
+        <v>202</v>
+      </c>
+      <c r="F60" t="s">
+        <v>20</v>
+      </c>
+      <c r="G60" t="s">
+        <v>203</v>
+      </c>
+      <c r="H60" t="s">
+        <v>22</v>
+      </c>
+      <c r="I60" t="s">
+        <v>23</v>
+      </c>
+      <c r="J60" t="s">
+        <v>24</v>
+      </c>
+      <c r="K60" t="s">
+        <v>25</v>
+      </c>
+      <c r="L60" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>204</v>
+      </c>
+      <c r="B61" t="s">
+        <v>205</v>
+      </c>
+      <c r="C61" t="s">
+        <v>161</v>
+      </c>
+      <c r="D61" t="s">
+        <v>201</v>
+      </c>
+      <c r="E61" t="s">
+        <v>202</v>
+      </c>
+      <c r="F61" t="s">
+        <v>20</v>
+      </c>
+      <c r="G61" t="s">
+        <v>206</v>
+      </c>
+      <c r="H61" t="s">
+        <v>22</v>
+      </c>
+      <c r="I61" t="s">
+        <v>23</v>
+      </c>
+      <c r="J61" t="s">
+        <v>24</v>
+      </c>
+      <c r="K61" t="s">
+        <v>25</v>
+      </c>
+      <c r="L61" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>207</v>
+      </c>
+      <c r="B62" t="s">
+        <v>208</v>
+      </c>
+      <c r="C62" t="s">
+        <v>161</v>
+      </c>
+      <c r="D62" t="s">
+        <v>201</v>
+      </c>
+      <c r="E62" t="s">
+        <v>202</v>
+      </c>
+      <c r="F62" t="s">
+        <v>20</v>
+      </c>
+      <c r="G62" t="s">
+        <v>203</v>
+      </c>
+      <c r="H62" t="s">
+        <v>22</v>
+      </c>
+      <c r="I62" t="s">
+        <v>23</v>
+      </c>
+      <c r="J62" t="s">
+        <v>24</v>
+      </c>
+      <c r="K62" t="s">
+        <v>25</v>
+      </c>
+      <c r="L62" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>