--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="627" uniqueCount="179">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 20/09/2026 às 22:18:52</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="651" uniqueCount="186">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 05/11/2026 às 0:51:22</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=459&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -550,50 +550,71 @@
     <t>18/01/2012</t>
   </si>
   <si>
     <t>BRM 034750</t>
   </si>
   <si>
     <t>BRMSA 1201</t>
   </si>
   <si>
     <t>Brasil  Mato Grosso  Diamantino</t>
   </si>
   <si>
     <t>16/04/2012</t>
   </si>
   <si>
     <t>BRM 072011</t>
   </si>
   <si>
     <t>GL 10711</t>
   </si>
   <si>
     <t>Bacteria Actinobacteria Actinobacteria Actinomycetales Actinomycetaceae Trueperella pyogenes</t>
   </si>
   <si>
     <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>BRM 073651</t>
+  </si>
+  <si>
+    <t>GL 10737</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Ponta Grossa</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>BRM 073652</t>
+  </si>
+  <si>
+    <t>GL 10738</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -2632,42 +2653,118 @@
       <c r="E55" t="s">
         <v>178</v>
       </c>
       <c r="F55" t="s">
         <v>20</v>
       </c>
       <c r="G55" t="s">
         <v>21</v>
       </c>
       <c r="H55" t="s">
         <v>22</v>
       </c>
       <c r="I55" t="s">
         <v>23</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
         <v>25</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>179</v>
+      </c>
+      <c r="B56" t="s">
+        <v>180</v>
+      </c>
+      <c r="C56" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56" t="s">
+        <v>181</v>
+      </c>
+      <c r="E56" t="s">
+        <v>182</v>
+      </c>
+      <c r="F56" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" t="s">
+        <v>21</v>
+      </c>
+      <c r="H56" t="s">
+        <v>22</v>
+      </c>
+      <c r="I56" t="s">
+        <v>23</v>
+      </c>
+      <c r="J56" t="s">
+        <v>24</v>
+      </c>
+      <c r="K56" t="s">
+        <v>25</v>
+      </c>
+      <c r="L56" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>183</v>
+      </c>
+      <c r="B57" t="s">
+        <v>184</v>
+      </c>
+      <c r="C57" t="s">
+        <v>185</v>
+      </c>
+      <c r="D57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E57" t="s">
+        <v>182</v>
+      </c>
+      <c r="F57" t="s">
+        <v>20</v>
+      </c>
+      <c r="G57" t="s">
+        <v>21</v>
+      </c>
+      <c r="H57" t="s">
+        <v>22</v>
+      </c>
+      <c r="I57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J57" t="s">
+        <v>24</v>
+      </c>
+      <c r="K57" t="s">
+        <v>25</v>
+      </c>
+      <c r="L57" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>