--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2727" uniqueCount="570">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 6:48:1</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2931" uniqueCount="613">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 5:19:5</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=457&amp;sub=0</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -1723,50 +1723,179 @@
     <t>GL 8141</t>
   </si>
   <si>
     <t>BRM 066634</t>
   </si>
   <si>
     <t>GL 8285</t>
   </si>
   <si>
     <t>[N.I.]</t>
   </si>
   <si>
     <t>BRM 071465</t>
   </si>
   <si>
     <t>GL 10689</t>
   </si>
   <si>
     <t>Brasil  Sergipe  Frei Paulo</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>Leite de Ovelha</t>
+  </si>
+  <si>
+    <t>BRM 073651</t>
+  </si>
+  <si>
+    <t>GL 10737</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Ponta Grossa</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>BRM 073652</t>
+  </si>
+  <si>
+    <t>GL 10738</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus</t>
+  </si>
+  <si>
+    <t>BRM 073654</t>
+  </si>
+  <si>
+    <t>GL 10740</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Streptococcus Streptococcus dysgalactiae</t>
+  </si>
+  <si>
+    <t>BRM 073655</t>
+  </si>
+  <si>
+    <t>GL 10741</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Enterococcaceae Enterococcus saccharolyticus</t>
+  </si>
+  <si>
+    <t>BRM 073656</t>
+  </si>
+  <si>
+    <t>GL 10742</t>
+  </si>
+  <si>
+    <t>BRM 073659</t>
+  </si>
+  <si>
+    <t>GL 10745</t>
+  </si>
+  <si>
+    <t>BRM 073679</t>
+  </si>
+  <si>
+    <t>GL 10750</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Castro</t>
+  </si>
+  <si>
+    <t>BRM 073680</t>
+  </si>
+  <si>
+    <t>GL 10751</t>
+  </si>
+  <si>
+    <t>BRM 073686</t>
+  </si>
+  <si>
+    <t>GL 10756</t>
+  </si>
+  <si>
+    <t>Brasil  Paraná  Carambeí</t>
+  </si>
+  <si>
+    <t>BRM 073702</t>
+  </si>
+  <si>
+    <t>GL 10758</t>
+  </si>
+  <si>
+    <t>BRM 073703</t>
+  </si>
+  <si>
+    <t>GL 10759</t>
+  </si>
+  <si>
+    <t>BRM 073705</t>
+  </si>
+  <si>
+    <t>GL 10760</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Enterococcaceae Enterococcus Enterococcus hirae</t>
+  </si>
+  <si>
+    <t>BRM 073712</t>
+  </si>
+  <si>
+    <t>GL 10761</t>
+  </si>
+  <si>
+    <t>BRM 073714</t>
+  </si>
+  <si>
+    <t>GL 10763</t>
+  </si>
+  <si>
+    <t>BRM 073715</t>
+  </si>
+  <si>
+    <t>GL 10764</t>
+  </si>
+  <si>
+    <t>Bacteria Firmicutes Bacilli Lactobacillales Streptococcaceae Lactococcus lactis</t>
+  </si>
+  <si>
+    <t>BRM 073718</t>
+  </si>
+  <si>
+    <t>GL 10767</t>
+  </si>
+  <si>
+    <t>BRM 073722</t>
+  </si>
+  <si>
+    <t>GL 10771</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -1802,51 +1931,51 @@
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="65.432421875"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="12.03310546875"/>
-    <col min="3" max="3" bestFit="true" customWidth="true" width="90.21845703125"/>
+    <col min="3" max="3" bestFit="true" customWidth="true" width="91.25078125"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="41.83564453125"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="14.110546875"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="11.4357421875"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="14.71376953125"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="13.83017578125"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="65.6130859375"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="37.50654296875"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="19.69990234375"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="23.133984375"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
@@ -10452,45 +10581,691 @@
       <c r="D230" t="s">
         <v>567</v>
       </c>
       <c r="E230" t="s">
         <v>568</v>
       </c>
       <c r="F230" t="s">
         <v>20</v>
       </c>
       <c r="G230" t="s">
         <v>569</v>
       </c>
       <c r="H230" t="s">
         <v>22</v>
       </c>
       <c r="I230" t="s">
         <v>23</v>
       </c>
       <c r="J230" t="s">
         <v>24</v>
       </c>
       <c r="K230" t="s">
         <v>25</v>
       </c>
       <c r="L230" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>570</v>
+      </c>
+      <c r="B231" t="s">
+        <v>571</v>
+      </c>
+      <c r="C231" t="s">
+        <v>459</v>
+      </c>
+      <c r="D231" t="s">
+        <v>572</v>
+      </c>
+      <c r="E231" t="s">
+        <v>573</v>
+      </c>
+      <c r="F231" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" t="s">
+        <v>21</v>
+      </c>
+      <c r="H231" t="s">
+        <v>22</v>
+      </c>
+      <c r="I231" t="s">
+        <v>23</v>
+      </c>
+      <c r="J231" t="s">
+        <v>24</v>
+      </c>
+      <c r="K231" t="s">
+        <v>25</v>
+      </c>
+      <c r="L231" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s">
+        <v>574</v>
+      </c>
+      <c r="B232" t="s">
+        <v>575</v>
+      </c>
+      <c r="C232" t="s">
+        <v>576</v>
+      </c>
+      <c r="D232" t="s">
+        <v>572</v>
+      </c>
+      <c r="E232" t="s">
+        <v>573</v>
+      </c>
+      <c r="F232" t="s">
+        <v>20</v>
+      </c>
+      <c r="G232" t="s">
+        <v>21</v>
+      </c>
+      <c r="H232" t="s">
+        <v>22</v>
+      </c>
+      <c r="I232" t="s">
+        <v>23</v>
+      </c>
+      <c r="J232" t="s">
+        <v>24</v>
+      </c>
+      <c r="K232" t="s">
+        <v>25</v>
+      </c>
+      <c r="L232" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s">
+        <v>577</v>
+      </c>
+      <c r="B233" t="s">
+        <v>578</v>
+      </c>
+      <c r="C233" t="s">
+        <v>579</v>
+      </c>
+      <c r="D233" t="s">
+        <v>572</v>
+      </c>
+      <c r="E233" t="s">
+        <v>573</v>
+      </c>
+      <c r="F233" t="s">
+        <v>20</v>
+      </c>
+      <c r="G233" t="s">
+        <v>21</v>
+      </c>
+      <c r="H233" t="s">
+        <v>22</v>
+      </c>
+      <c r="I233" t="s">
+        <v>23</v>
+      </c>
+      <c r="J233" t="s">
+        <v>24</v>
+      </c>
+      <c r="K233" t="s">
+        <v>25</v>
+      </c>
+      <c r="L233" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s">
+        <v>580</v>
+      </c>
+      <c r="B234" t="s">
+        <v>581</v>
+      </c>
+      <c r="C234" t="s">
+        <v>582</v>
+      </c>
+      <c r="D234" t="s">
+        <v>572</v>
+      </c>
+      <c r="E234" t="s">
+        <v>573</v>
+      </c>
+      <c r="F234" t="s">
+        <v>20</v>
+      </c>
+      <c r="G234" t="s">
+        <v>21</v>
+      </c>
+      <c r="H234" t="s">
+        <v>22</v>
+      </c>
+      <c r="I234" t="s">
+        <v>23</v>
+      </c>
+      <c r="J234" t="s">
+        <v>24</v>
+      </c>
+      <c r="K234" t="s">
+        <v>25</v>
+      </c>
+      <c r="L234" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="s">
+        <v>583</v>
+      </c>
+      <c r="B235" t="s">
+        <v>584</v>
+      </c>
+      <c r="C235" t="s">
+        <v>582</v>
+      </c>
+      <c r="D235" t="s">
+        <v>572</v>
+      </c>
+      <c r="E235" t="s">
+        <v>573</v>
+      </c>
+      <c r="F235" t="s">
+        <v>20</v>
+      </c>
+      <c r="G235" t="s">
+        <v>21</v>
+      </c>
+      <c r="H235" t="s">
+        <v>22</v>
+      </c>
+      <c r="I235" t="s">
+        <v>23</v>
+      </c>
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
+        <v>25</v>
+      </c>
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>585</v>
+      </c>
+      <c r="B236" t="s">
+        <v>586</v>
+      </c>
+      <c r="C236" t="s">
+        <v>576</v>
+      </c>
+      <c r="D236" t="s">
+        <v>572</v>
+      </c>
+      <c r="E236" t="s">
+        <v>573</v>
+      </c>
+      <c r="F236" t="s">
+        <v>20</v>
+      </c>
+      <c r="G236" t="s">
+        <v>21</v>
+      </c>
+      <c r="H236" t="s">
+        <v>22</v>
+      </c>
+      <c r="I236" t="s">
+        <v>23</v>
+      </c>
+      <c r="J236" t="s">
+        <v>24</v>
+      </c>
+      <c r="K236" t="s">
+        <v>25</v>
+      </c>
+      <c r="L236" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s">
+        <v>587</v>
+      </c>
+      <c r="B237" t="s">
+        <v>588</v>
+      </c>
+      <c r="C237" t="s">
+        <v>17</v>
+      </c>
+      <c r="D237" t="s">
+        <v>589</v>
+      </c>
+      <c r="E237" t="s">
+        <v>573</v>
+      </c>
+      <c r="F237" t="s">
+        <v>20</v>
+      </c>
+      <c r="G237" t="s">
+        <v>21</v>
+      </c>
+      <c r="H237" t="s">
+        <v>22</v>
+      </c>
+      <c r="I237" t="s">
+        <v>23</v>
+      </c>
+      <c r="J237" t="s">
+        <v>24</v>
+      </c>
+      <c r="K237" t="s">
+        <v>25</v>
+      </c>
+      <c r="L237" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s">
+        <v>590</v>
+      </c>
+      <c r="B238" t="s">
+        <v>591</v>
+      </c>
+      <c r="C238" t="s">
+        <v>579</v>
+      </c>
+      <c r="D238" t="s">
+        <v>589</v>
+      </c>
+      <c r="E238" t="s">
+        <v>573</v>
+      </c>
+      <c r="F238" t="s">
+        <v>20</v>
+      </c>
+      <c r="G238" t="s">
+        <v>21</v>
+      </c>
+      <c r="H238" t="s">
+        <v>22</v>
+      </c>
+      <c r="I238" t="s">
+        <v>23</v>
+      </c>
+      <c r="J238" t="s">
+        <v>24</v>
+      </c>
+      <c r="K238" t="s">
+        <v>25</v>
+      </c>
+      <c r="L238" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>592</v>
+      </c>
+      <c r="B239" t="s">
+        <v>593</v>
+      </c>
+      <c r="C239" t="s">
+        <v>17</v>
+      </c>
+      <c r="D239" t="s">
+        <v>594</v>
+      </c>
+      <c r="E239" t="s">
+        <v>573</v>
+      </c>
+      <c r="F239" t="s">
+        <v>20</v>
+      </c>
+      <c r="G239" t="s">
+        <v>21</v>
+      </c>
+      <c r="H239" t="s">
+        <v>22</v>
+      </c>
+      <c r="I239" t="s">
+        <v>23</v>
+      </c>
+      <c r="J239" t="s">
+        <v>24</v>
+      </c>
+      <c r="K239" t="s">
+        <v>25</v>
+      </c>
+      <c r="L239" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s">
+        <v>595</v>
+      </c>
+      <c r="B240" t="s">
+        <v>596</v>
+      </c>
+      <c r="C240" t="s">
+        <v>17</v>
+      </c>
+      <c r="D240" t="s">
+        <v>589</v>
+      </c>
+      <c r="E240" t="s">
+        <v>573</v>
+      </c>
+      <c r="F240" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" t="s">
+        <v>21</v>
+      </c>
+      <c r="H240" t="s">
+        <v>22</v>
+      </c>
+      <c r="I240" t="s">
+        <v>23</v>
+      </c>
+      <c r="J240" t="s">
+        <v>24</v>
+      </c>
+      <c r="K240" t="s">
+        <v>25</v>
+      </c>
+      <c r="L240" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s">
+        <v>597</v>
+      </c>
+      <c r="B241" t="s">
+        <v>598</v>
+      </c>
+      <c r="C241" t="s">
+        <v>17</v>
+      </c>
+      <c r="D241" t="s">
+        <v>589</v>
+      </c>
+      <c r="E241" t="s">
+        <v>573</v>
+      </c>
+      <c r="F241" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" t="s">
+        <v>21</v>
+      </c>
+      <c r="H241" t="s">
+        <v>22</v>
+      </c>
+      <c r="I241" t="s">
+        <v>23</v>
+      </c>
+      <c r="J241" t="s">
+        <v>24</v>
+      </c>
+      <c r="K241" t="s">
+        <v>25</v>
+      </c>
+      <c r="L241" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s">
+        <v>599</v>
+      </c>
+      <c r="B242" t="s">
+        <v>600</v>
+      </c>
+      <c r="C242" t="s">
+        <v>601</v>
+      </c>
+      <c r="D242" t="s">
+        <v>589</v>
+      </c>
+      <c r="E242" t="s">
+        <v>573</v>
+      </c>
+      <c r="F242" t="s">
+        <v>20</v>
+      </c>
+      <c r="G242" t="s">
+        <v>21</v>
+      </c>
+      <c r="H242" t="s">
+        <v>22</v>
+      </c>
+      <c r="I242" t="s">
+        <v>23</v>
+      </c>
+      <c r="J242" t="s">
+        <v>24</v>
+      </c>
+      <c r="K242" t="s">
+        <v>25</v>
+      </c>
+      <c r="L242" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s">
+        <v>602</v>
+      </c>
+      <c r="B243" t="s">
+        <v>603</v>
+      </c>
+      <c r="C243" t="s">
+        <v>582</v>
+      </c>
+      <c r="D243" t="s">
+        <v>589</v>
+      </c>
+      <c r="E243" t="s">
+        <v>573</v>
+      </c>
+      <c r="F243" t="s">
+        <v>20</v>
+      </c>
+      <c r="G243" t="s">
+        <v>21</v>
+      </c>
+      <c r="H243" t="s">
+        <v>22</v>
+      </c>
+      <c r="I243" t="s">
+        <v>23</v>
+      </c>
+      <c r="J243" t="s">
+        <v>24</v>
+      </c>
+      <c r="K243" t="s">
+        <v>25</v>
+      </c>
+      <c r="L243" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s">
+        <v>604</v>
+      </c>
+      <c r="B244" t="s">
+        <v>605</v>
+      </c>
+      <c r="C244" t="s">
+        <v>320</v>
+      </c>
+      <c r="D244" t="s">
+        <v>589</v>
+      </c>
+      <c r="E244" t="s">
+        <v>573</v>
+      </c>
+      <c r="F244" t="s">
+        <v>20</v>
+      </c>
+      <c r="G244" t="s">
+        <v>21</v>
+      </c>
+      <c r="H244" t="s">
+        <v>22</v>
+      </c>
+      <c r="I244" t="s">
+        <v>23</v>
+      </c>
+      <c r="J244" t="s">
+        <v>24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>25</v>
+      </c>
+      <c r="L244" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s">
+        <v>606</v>
+      </c>
+      <c r="B245" t="s">
+        <v>607</v>
+      </c>
+      <c r="C245" t="s">
+        <v>608</v>
+      </c>
+      <c r="D245" t="s">
+        <v>589</v>
+      </c>
+      <c r="E245" t="s">
+        <v>573</v>
+      </c>
+      <c r="F245" t="s">
+        <v>20</v>
+      </c>
+      <c r="G245" t="s">
+        <v>21</v>
+      </c>
+      <c r="H245" t="s">
+        <v>22</v>
+      </c>
+      <c r="I245" t="s">
+        <v>23</v>
+      </c>
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
+        <v>25</v>
+      </c>
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s">
+        <v>609</v>
+      </c>
+      <c r="B246" t="s">
+        <v>610</v>
+      </c>
+      <c r="C246" t="s">
+        <v>17</v>
+      </c>
+      <c r="D246" t="s">
+        <v>589</v>
+      </c>
+      <c r="E246" t="s">
+        <v>573</v>
+      </c>
+      <c r="F246" t="s">
+        <v>20</v>
+      </c>
+      <c r="G246" t="s">
+        <v>21</v>
+      </c>
+      <c r="H246" t="s">
+        <v>22</v>
+      </c>
+      <c r="I246" t="s">
+        <v>23</v>
+      </c>
+      <c r="J246" t="s">
+        <v>24</v>
+      </c>
+      <c r="K246" t="s">
+        <v>25</v>
+      </c>
+      <c r="L246" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="s">
+        <v>611</v>
+      </c>
+      <c r="B247" t="s">
+        <v>612</v>
+      </c>
+      <c r="C247" t="s">
+        <v>17</v>
+      </c>
+      <c r="D247" t="s">
+        <v>589</v>
+      </c>
+      <c r="E247" t="s">
+        <v>573</v>
+      </c>
+      <c r="F247" t="s">
+        <v>20</v>
+      </c>
+      <c r="G247" t="s">
+        <v>21</v>
+      </c>
+      <c r="H247" t="s">
+        <v>22</v>
+      </c>
+      <c r="I247" t="s">
+        <v>23</v>
+      </c>
+      <c r="J247" t="s">
+        <v>24</v>
+      </c>
+      <c r="K247" t="s">
+        <v>25</v>
+      </c>
+      <c r="L247" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>