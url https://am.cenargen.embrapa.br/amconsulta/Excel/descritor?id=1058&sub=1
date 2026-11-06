--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,53 +13,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="38">
-[...1 lines deleted...]
-    <t>Fonte: AleloMicro consultas, consulta em 21/09/2026 às 11:32:57</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="39">
+  <si>
+    <t>Fonte: AleloMicro consultas, consulta em 06/11/2026 às 4:7:52</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=1058&amp;sub=1</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -114,63 +114,66 @@
   <si>
     <t>Léia Cecilia de Lima Fávaro</t>
   </si>
   <si>
     <t>cnpae.cmmaabio@embrapa.br</t>
   </si>
   <si>
     <t>BRM 063264</t>
   </si>
   <si>
     <t>CNPAE 4124</t>
   </si>
   <si>
     <t>BRM 063265</t>
   </si>
   <si>
     <t>CNPAE 4125</t>
   </si>
   <si>
     <t>BRM 063266</t>
   </si>
   <si>
     <t>CNPAE 4126</t>
   </si>
   <si>
+    <t>Bacteria Proteobacteria Gammaproteobacteria Enterobacteriales Enterobacteriaceae Serratia marcescens</t>
+  </si>
+  <si>
+    <t>BRM 063267</t>
+  </si>
+  <si>
+    <t>CNPAE 4127</t>
+  </si>
+  <si>
+    <t>BRM 063268</t>
+  </si>
+  <si>
+    <t>CNPAE 4128</t>
+  </si>
+  <si>
     <t>Bacteria (Não Informado Bacteria) (Não Informado Bacteria) (Não Informado Bacteria) (Não Informado Bacteria)</t>
-  </si>
-[...10 lines deleted...]
-    <t>CNPAE 4128</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -469,51 +472,51 @@
       </c>
       <c r="H9" t="s">
         <v>22</v>
       </c>
       <c r="I9" t="s">
         <v>23</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9" t="s">
         <v>25</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
         <v>21</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
         <v>23</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>