--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -15,51 +15,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="41">
   <si>
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 4:55:59</t>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 4:41:28</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=1017&amp;sub=1</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -493,51 +493,51 @@
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
         <v>21</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="I10" t="s">
         <v>23</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 