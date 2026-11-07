--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -15,51 +15,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1239" uniqueCount="261">
   <si>
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 6:12:40</t>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 4:41:29</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=1015&amp;sub=1</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -1571,127 +1571,127 @@
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
         <v>21</v>
       </c>
       <c r="H21" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I21" t="s">
         <v>23</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" t="s">
         <v>25</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
         <v>21</v>
       </c>
       <c r="H22" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I22" t="s">
         <v>23</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" t="s">
         <v>25</v>
       </c>
       <c r="L22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" t="s">
         <v>75</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
       <c r="G23" t="s">
         <v>21</v>
       </c>
       <c r="H23" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I23" t="s">
         <v>23</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23" t="s">
         <v>25</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" t="s">
         <v>32</v>
       </c>
       <c r="D24" t="s">
@@ -2065,51 +2065,51 @@
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" t="s">
         <v>102</v>
       </c>
       <c r="D34" t="s">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>20</v>
       </c>
       <c r="G34" t="s">
         <v>21</v>
       </c>
       <c r="H34" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I34" t="s">
         <v>23</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
         <v>25</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35" t="s">
@@ -2369,51 +2369,51 @@
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" t="s">
         <v>102</v>
       </c>
       <c r="D42" t="s">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>20</v>
       </c>
       <c r="G42" t="s">
         <v>21</v>
       </c>
       <c r="H42" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I42" t="s">
         <v>23</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
         <v>25</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" t="s">
         <v>32</v>
       </c>
       <c r="D43" t="s">
@@ -2787,51 +2787,51 @@
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53" t="s">
         <v>144</v>
       </c>
       <c r="C53" t="s">
         <v>75</v>
       </c>
       <c r="D53" t="s">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>20</v>
       </c>
       <c r="G53" t="s">
         <v>21</v>
       </c>
       <c r="H53" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I53" t="s">
         <v>23</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
         <v>25</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" t="s">
         <v>147</v>
       </c>
       <c r="D54" t="s">
@@ -2939,51 +2939,51 @@
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>152</v>
       </c>
       <c r="B57" t="s">
         <v>153</v>
       </c>
       <c r="C57" t="s">
         <v>154</v>
       </c>
       <c r="D57" t="s">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
         <v>20</v>
       </c>
       <c r="G57" t="s">
         <v>21</v>
       </c>
       <c r="H57" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I57" t="s">
         <v>23</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57" t="s">
         <v>25</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>155</v>
       </c>
       <c r="B58" t="s">
         <v>156</v>
       </c>
       <c r="C58" t="s">
         <v>32</v>
       </c>
       <c r="D58" t="s">
@@ -3623,51 +3623,51 @@
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>193</v>
       </c>
       <c r="B75" t="s">
         <v>194</v>
       </c>
       <c r="C75" t="s">
         <v>102</v>
       </c>
       <c r="D75" t="s">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
         <v>20</v>
       </c>
       <c r="G75" t="s">
         <v>21</v>
       </c>
       <c r="H75" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I75" t="s">
         <v>23</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
         <v>25</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>195</v>
       </c>
       <c r="B76" t="s">
         <v>196</v>
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76" t="s">
@@ -4079,51 +4079,51 @@
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>220</v>
       </c>
       <c r="B87" t="s">
         <v>221</v>
       </c>
       <c r="C87" t="s">
         <v>72</v>
       </c>
       <c r="D87" t="s">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
         <v>20</v>
       </c>
       <c r="G87" t="s">
         <v>21</v>
       </c>
       <c r="H87" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I87" t="s">
         <v>23</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
         <v>25</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>222</v>
       </c>
       <c r="B88" t="s">
         <v>223</v>
       </c>
       <c r="C88" t="s">
         <v>89</v>
       </c>
       <c r="D88" t="s">
@@ -4193,89 +4193,89 @@
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>226</v>
       </c>
       <c r="B90" t="s">
         <v>227</v>
       </c>
       <c r="C90" t="s">
         <v>75</v>
       </c>
       <c r="D90" t="s">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>20</v>
       </c>
       <c r="G90" t="s">
         <v>21</v>
       </c>
       <c r="H90" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I90" t="s">
         <v>23</v>
       </c>
       <c r="J90" t="s">
         <v>24</v>
       </c>
       <c r="K90" t="s">
         <v>25</v>
       </c>
       <c r="L90" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>228</v>
       </c>
       <c r="B91" t="s">
         <v>229</v>
       </c>
       <c r="C91" t="s">
         <v>75</v>
       </c>
       <c r="D91" t="s">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
         <v>20</v>
       </c>
       <c r="G91" t="s">
         <v>21</v>
       </c>
       <c r="H91" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I91" t="s">
         <v>23</v>
       </c>
       <c r="J91" t="s">
         <v>24</v>
       </c>
       <c r="K91" t="s">
         <v>25</v>
       </c>
       <c r="L91" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>230</v>
       </c>
       <c r="B92" t="s">
         <v>231</v>
       </c>
       <c r="C92" t="s">
         <v>116</v>
       </c>
       <c r="D92" t="s">
@@ -4459,51 +4459,51 @@
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>240</v>
       </c>
       <c r="B97" t="s">
         <v>241</v>
       </c>
       <c r="C97" t="s">
         <v>102</v>
       </c>
       <c r="D97" t="s">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>19</v>
       </c>
       <c r="F97" t="s">
         <v>20</v>
       </c>
       <c r="G97" t="s">
         <v>21</v>
       </c>
       <c r="H97" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I97" t="s">
         <v>23</v>
       </c>
       <c r="J97" t="s">
         <v>24</v>
       </c>
       <c r="K97" t="s">
         <v>25</v>
       </c>
       <c r="L97" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>242</v>
       </c>
       <c r="B98" t="s">
         <v>243</v>
       </c>
       <c r="C98" t="s">
         <v>244</v>
       </c>
       <c r="D98" t="s">