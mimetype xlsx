--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -15,51 +15,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="catalogo_de_linhagens" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="951" uniqueCount="206">
   <si>
-    <t>Fonte: AleloMicro consultas, consulta em 22/09/2026 às 6:12:40</t>
+    <t>Fonte: AleloMicro consultas, consulta em 07/11/2026 às 6:14:40</t>
   </si>
   <si>
     <t>Link da busca</t>
   </si>
   <si>
     <t>https://am.cenargen.embrapa.br/amconsulta//descritor?id=1014&amp;sub=1</t>
   </si>
   <si>
     <t>BRM</t>
   </si>
   <si>
     <t>Código local</t>
   </si>
   <si>
     <t>Taxonomia</t>
   </si>
   <si>
     <t>Local de coleta</t>
   </si>
   <si>
     <t>Data de coleta</t>
   </si>
   <si>
     <t>Hospedeiro</t>
   </si>
@@ -3382,51 +3382,51 @@
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>183</v>
       </c>
       <c r="B73" t="s">
         <v>184</v>
       </c>
       <c r="C73" t="s">
         <v>185</v>
       </c>
       <c r="D73" t="s">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
       <c r="F73" t="s">
         <v>20</v>
       </c>
       <c r="G73" t="s">
         <v>21</v>
       </c>
       <c r="H73" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="I73" t="s">
         <v>23</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
         <v>25</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>186</v>
       </c>
       <c r="B74" t="s">
         <v>187</v>
       </c>
       <c r="C74" t="s">
         <v>51</v>
       </c>
       <c r="D74" t="s">